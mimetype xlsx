--- v0 (2026-05-28)
+++ v1 (2026-08-05)
@@ -1,200 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Users\FD\Documents\Мои принятые файлы\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F5313A9-C93C-4755-BAE4-E2D8F09D3126}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8085"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$B$3:$F$6</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$B$1:$I$125</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$B$6:$F$9</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$B$1:$H$124</definedName>
   </definedNames>
-  <calcPr calcId="152511" concurrentCalc="0"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...124 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="171">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование </t>
   </si>
   <si>
     <t>ПРОЖЕКТОРЫ</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>150W</t>
   </si>
   <si>
     <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
   </si>
   <si>
     <t>КОНСОЛЬНЫЕ СВЕТИЛЬНИКИ</t>
   </si>
   <si>
     <t>НАТРИЕВЫЕ ЛАМПЫ ВЫСОКОГО ДАВЛЕНИЯ</t>
   </si>
   <si>
@@ -206,95 +93,89 @@
   <si>
     <t>ЛАМПЫ И СВЕТИЛЬНИКИ LED (ДИОДНЫЕ )</t>
   </si>
   <si>
     <t xml:space="preserve">20W  </t>
   </si>
   <si>
     <t>фото</t>
   </si>
   <si>
     <t>Ед. измер.</t>
   </si>
   <si>
     <t>Доп. хар-ки</t>
   </si>
   <si>
     <t>Прожектор LED 170-240W AF13-20W 124*100*24mm</t>
   </si>
   <si>
     <t>Цена в тг.</t>
   </si>
   <si>
     <t>ТОО "VarTechElectro"</t>
   </si>
   <si>
-    <t>Склад</t>
-[...1 lines deleted...]
-  <si>
     <t>Прожектор HF-109B 200W 6500K 100LM/W（HS:9405401008)</t>
   </si>
   <si>
     <t>200W</t>
   </si>
   <si>
     <t>Бактерицидные светильники и лампы</t>
   </si>
   <si>
     <t>Портативный облучатель бактерицидный бытовой LB-X-01 УФ (черный)</t>
   </si>
   <si>
     <t>УФ лампа кварцевая для портативного облучателя 38Вт.</t>
   </si>
   <si>
     <t>38w</t>
   </si>
   <si>
     <t>T8 36Вт светильник одноламповый для бактерицидной лампы, шт</t>
   </si>
   <si>
     <t>T8 36ВтХ2 светильник двухламповый для бактерицидной лампы, шт</t>
   </si>
   <si>
     <t>T8УФ 36Вт лампа безозоновая бактерицидная из кварцевого стекла, шт</t>
   </si>
   <si>
     <t>T8УФ 36Вт лампа безозоновая бактерицидная из простого стекла, шт</t>
   </si>
   <si>
     <t>1х36w</t>
   </si>
   <si>
     <t>2x36w</t>
   </si>
   <si>
     <t>36w</t>
   </si>
   <si>
-    <t>Общее</t>
-[...1 lines deleted...]
-  <si>
     <t>Металогалогенный, заливающий. Модель: FYGT  302</t>
   </si>
   <si>
     <t>R 7S  70 W</t>
   </si>
   <si>
     <t>Металогалогенный, ассеметричный. Модель: FYGT 303</t>
   </si>
   <si>
     <t>R 7S  150 W</t>
   </si>
   <si>
     <t>Металогалогенный, Модель: FYGT 308</t>
   </si>
   <si>
     <t>R 7S  100 W</t>
   </si>
   <si>
     <t>FYGT  312  I</t>
   </si>
   <si>
     <t>FYGT  400  250-400W</t>
   </si>
   <si>
     <t xml:space="preserve">Пустой корпус </t>
@@ -491,53 +372,50 @@
   <si>
     <t>Линейно галогеновые</t>
   </si>
   <si>
     <t>64698 200W 230V R7S</t>
   </si>
   <si>
     <t>64760 1500W 230V R7S</t>
   </si>
   <si>
     <t>64784 2000W 230V R7S</t>
   </si>
   <si>
     <t>Лампа стандартная</t>
   </si>
   <si>
     <t>Super BW  SIL 40W 230V E 14</t>
   </si>
   <si>
     <t>Рефлекторные лампы</t>
   </si>
   <si>
     <t>Лампа CONC R50 SP 25W 230V  E14</t>
   </si>
   <si>
-    <t xml:space="preserve">шт. </t>
-[...1 lines deleted...]
-  <si>
     <t>Лампа CONC R50 SP BLUE 40W 240V  E14</t>
   </si>
   <si>
     <t>Лампа CONC R50 SP GREEN 40W 240V E14</t>
   </si>
   <si>
     <t>Лампа CONC R50 SP RED 40W 240V  E14</t>
   </si>
   <si>
     <t>Лампа CONC R50 SP YELLOW 40W 240V  E14</t>
   </si>
   <si>
     <t>Лампа CONC R63 SP 25W 230V  E27</t>
   </si>
   <si>
     <t>Лампа CONC R63 SP BLUE 40W 240V E27</t>
   </si>
   <si>
     <t>Лампа CONC R63 SP GREEN 40W 240V E27</t>
   </si>
   <si>
     <t>Лампа CONC R63 SP RED 40W 240V E27</t>
   </si>
   <si>
     <t>Лампа CONC R63 SP YELLOW 40W 240V E27</t>
@@ -653,206 +531,81 @@
   <si>
     <t xml:space="preserve"> РСИ-251ТТ-18</t>
   </si>
   <si>
     <t>Другие изделия</t>
   </si>
   <si>
     <t>Сенсоры  JL-06, белый</t>
   </si>
   <si>
     <t>Сенсоры  JL-07 3000W, белый</t>
   </si>
   <si>
     <t>Видимый разрыв KSC 11-001</t>
   </si>
   <si>
     <t>Коробка 80*115*50 KSC 11-403</t>
   </si>
   <si>
     <t>Лампа сигнальная AD 22-22DS</t>
   </si>
   <si>
     <t>Желтая 220V</t>
   </si>
   <si>
-    <t xml:space="preserve">Щитки </t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">CONC R 95 100W 230V E 27 </t>
   </si>
   <si>
-    <r>
-[...107 lines deleted...]
-    <t>Итого в тг</t>
+    <t>6400К, 2700К</t>
+  </si>
+  <si>
+    <t>Остатки на складе в г.Алматы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">РК, 050014, г. Алматы, мкр-н Айнабулак, дом 40 Г.  </t>
+  </si>
+  <si>
+    <t>Сотовый/WhatsApp: +7 777 008 18 10</t>
+  </si>
+  <si>
+    <t>e-mail:  lola.75@bk.ru   сайт: https://vartech.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">тел./факс: +7 (727) 294-00-00  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...5 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-* #,##0\ _₽_-;\-* #,##0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="3">
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="167" formatCode="_ &quot;¥&quot;* #,##0.00_ ;_ &quot;¥&quot;* \-#,##0.00_ ;_ &quot;¥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="80">
+  <fonts count="78">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -1303,104 +1056,89 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <i/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="51">
+  <fills count="50">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
@@ -1629,58 +1367,52 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF006600"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="24">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
@@ -1798,167 +1530,112 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...33 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3140">
+  <cellStyleXfs count="3139">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2100,51 +1777,51 @@
     <xf numFmtId="0" fontId="4" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="30" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="30" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="30" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="30" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="30" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="30" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="60" fillId="37" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="31" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="31" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="31" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4510,586 +4187,586 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="37" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="37" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="37" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...534 lines deleted...]
-    <xf numFmtId="164" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
@@ -5148,3979 +4825,3804 @@
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="43" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="44" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="45" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="56" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="45" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="178">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="67" fillId="49" borderId="12" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="48" borderId="16" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="70" fillId="48" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="14" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="70" fillId="48" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="70" fillId="48" borderId="14" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="47" borderId="17" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="70" fillId="48" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="70" fillId="48" borderId="14" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="68" fillId="47" borderId="11" xfId="1262" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="48" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="68" fillId="46" borderId="11" xfId="3138" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="68" fillId="46" borderId="11" xfId="3138" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="48" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="48" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="48" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="66" fillId="48" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="14" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="48" borderId="18" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="75" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="74" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1318" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="47" borderId="14" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="70" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="12" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="14" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="47" borderId="13" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="47" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="3138" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="3138" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="70" fillId="47" borderId="0" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="70" fillId="47" borderId="0" xfId="1007" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="47" borderId="0" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="70" fillId="47" borderId="0" xfId="1007" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="47" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="47" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="50" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="48" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="74" fillId="48" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="70" fillId="48" borderId="14" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="73" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="1383" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="47" borderId="12" xfId="1383" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="75" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="48" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="48" borderId="16" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="6" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...57 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="48" borderId="16" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="47" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="66" fillId="48" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="70" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="48" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="48" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="70" fillId="48" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="48" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="48" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="74" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="75" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="11" xfId="1007" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="47" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="11" xfId="1007" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="47" borderId="0" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="76" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="71" fillId="48" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="47" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="47" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="47" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="47" borderId="16" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="66" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="46" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="48" borderId="12" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="47" borderId="12" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="47" borderId="13" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="49" borderId="6" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="47" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="47" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="47" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="47" borderId="15" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="15" xfId="1007" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="66" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="67" fillId="49" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="48" borderId="14" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="48" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="48" borderId="11" xfId="1007" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3140">
-[...171 lines deleted...]
-    <cellStyle name="Нейтральный 3" xfId="172"/>
+  <cellStyles count="3139">
+    <cellStyle name="          _x000d__x000a_386grabber=VGA.3GR_x000d__x000a_" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="_ET_STYLE_NoName_00_" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="0,0_x000d__x000a_NA_x000d__x000a_" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Énfasis1" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Énfasis2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Énfasis3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Énfasis4" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="20% - Énfasis5" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Énfasis6" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="20% - Акцент1 3" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="20% - Акцент2 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="20% - Акцент3 3" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="20% - Акцент4 3" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="20% - Акцент5 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="20% - Акцент5 3" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="20% - Акцент6 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="20% - Акцент6 3" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="20% - 强调文字颜色 1" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="20% - 强调文字颜色 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="20% - 强调文字颜色 3" xfId="30" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="20% - 强调文字颜色 4" xfId="31" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="20% - 强调文字颜色 5" xfId="32" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="20% - 强调文字颜色 6" xfId="33" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="40% - Énfasis1" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="40% - Énfasis2" xfId="35" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="40% - Énfasis3" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="40% - Énfasis4" xfId="37" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="40% - Énfasis5" xfId="38" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="40% - Énfasis6" xfId="39" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="40% - Акцент1 2" xfId="40" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="40% - Акцент1 3" xfId="42" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="40% - Акцент2 2" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="40% - Акцент2 3" xfId="45" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="47" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="40% - Акцент3 3" xfId="48" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="40% - Акцент4 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="40% - Акцент4 3" xfId="51" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="40% - Акцент5 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="53" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="40% - Акцент5 3" xfId="54" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="40% - Акцент6 2" xfId="55" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="40% - Акцент6 3" xfId="57" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="40% - 强调文字颜色 1" xfId="58" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="40% - 强调文字颜色 2" xfId="59" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="40% - 强调文字颜色 3" xfId="60" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="40% - 强调文字颜色 4" xfId="61" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="40% - 强调文字颜色 5" xfId="62" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="40% - 强调文字颜色 6" xfId="63" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="60% - Énfasis1" xfId="64" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="60% - Énfasis2" xfId="65" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="60% - Énfasis3" xfId="66" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="60% - Énfasis4" xfId="67" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="60% - Énfasis5" xfId="68" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="60% - Énfasis6" xfId="69" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="60% - Акцент1 2" xfId="70" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="71" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="60% - Акцент1 3" xfId="72" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="60% - Акцент2 2" xfId="73" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="60% - Акцент2 2 2" xfId="74" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="60% - Акцент2 3" xfId="75" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="76" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="77" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="60% - Акцент3 3" xfId="78" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="79" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="80" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="60% - Акцент4 3" xfId="81" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="60% - Акцент5 2" xfId="82" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="83" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="60% - Акцент5 3" xfId="84" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="85" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="86" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="60% - Акцент6 3" xfId="87" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="60% - 强调文字颜色 1" xfId="88" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="60% - 强调文字颜色 2" xfId="89" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="60% - 强调文字颜色 3" xfId="90" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="60% - 强调文字颜色 4" xfId="91" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="60% - 强调文字颜色 5" xfId="92" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="60% - 强调文字颜色 6" xfId="93" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="Buena" xfId="94" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="Cálculo" xfId="95" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="Celda de comprobación" xfId="96" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="Celda vinculada" xfId="97" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="Encabezado 4" xfId="98" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="Énfasis1" xfId="99" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="Énfasis2" xfId="100" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="Énfasis3" xfId="101" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="Énfasis4" xfId="102" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="Énfasis5" xfId="103" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="Énfasis6" xfId="104" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="Entrada" xfId="105" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="Incorrecto" xfId="106" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="Neutral" xfId="107" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="Normal 2" xfId="108" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="Notas" xfId="109" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="Salida" xfId="110" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="STYLE1" xfId="111" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="STYLE2" xfId="112" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="Texto de advertencia" xfId="113" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="Texto explicativo" xfId="114" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="Título" xfId="115" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="Título 1" xfId="116" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="Título 2" xfId="117" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="Título 3" xfId="118" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="Total" xfId="119" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="Акцент1 2" xfId="120" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="Акцент1 2 2" xfId="121" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="Акцент1 3" xfId="122" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="Акцент2 2" xfId="123" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="Акцент2 2 2" xfId="124" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="Акцент2 3" xfId="125" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="Акцент3 2" xfId="126" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="Акцент3 2 2" xfId="127" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="Акцент3 3" xfId="128" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="Акцент4 2" xfId="129" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="Акцент4 2 2" xfId="130" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="Акцент4 3" xfId="131" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="Акцент5 2" xfId="132" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="Акцент5 2 2" xfId="133" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="Акцент5 3" xfId="134" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="Акцент6 2" xfId="135" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="Акцент6 2 2" xfId="136" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="Акцент6 3" xfId="137" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="Ввод  2" xfId="138" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="Ввод  2 2" xfId="139" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="Ввод  3" xfId="140" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="Вывод 2" xfId="141" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="Вывод 2 2" xfId="142" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="Вывод 3" xfId="143" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="Вычисление 2" xfId="144" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="Вычисление 2 2" xfId="145" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="Вычисление 3" xfId="146" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="Денежный 2" xfId="147" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="Заголовок 1 2" xfId="148" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="149" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="Заголовок 1 3" xfId="150" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="Заголовок 2 2" xfId="151" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="152" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="Заголовок 2 3" xfId="153" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="Заголовок 3 2" xfId="154" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="155" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="Заголовок 3 3" xfId="156" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="Заголовок 4 2" xfId="157" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="158" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="Заголовок 4 3" xfId="159" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="Заметка_invoice" xfId="160" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="Итог 2" xfId="161" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="Итог 2 2" xfId="162" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="Итог 3" xfId="163" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="164" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="165" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="166" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="Название 2" xfId="167" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="Название 2 2" xfId="168" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="Название 3" xfId="169" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="Нейтральный 2" xfId="170" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="Нейтральный 2 2" xfId="171" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="Нейтральный 3" xfId="172" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="173"/>
-[...2965 lines deleted...]
-    <cellStyle name="链接单元格" xfId="3137"/>
+    <cellStyle name="Обычный 10" xfId="173" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="Обычный 10 10" xfId="174" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="Обычный 10 11" xfId="175" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="Обычный 10 12" xfId="176" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="Обычный 10 13" xfId="177" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="Обычный 10 14" xfId="178" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="Обычный 10 15" xfId="179" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="Обычный 10 16" xfId="180" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="Обычный 10 17" xfId="181" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="Обычный 10 18" xfId="182" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="Обычный 10 19" xfId="183" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="Обычный 10 2" xfId="184" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="Обычный 10 20" xfId="185" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="Обычный 10 21" xfId="186" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="Обычный 10 22" xfId="187" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="Обычный 10 23" xfId="188" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="Обычный 10 24" xfId="189" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="Обычный 10 25" xfId="190" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="Обычный 10 26" xfId="191" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="Обычный 10 27" xfId="192" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="Обычный 10 28" xfId="193" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="Обычный 10 29" xfId="194" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="Обычный 10 3" xfId="195" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="Обычный 10 30" xfId="196" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="Обычный 10 31" xfId="197" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="Обычный 10 32" xfId="198" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="Обычный 10 33" xfId="199" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="Обычный 10 34" xfId="200" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="Обычный 10 35" xfId="201" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="Обычный 10 36" xfId="202" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="Обычный 10 37" xfId="203" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="Обычный 10 38" xfId="204" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="Обычный 10 39" xfId="205" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="Обычный 10 4" xfId="206" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="Обычный 10 40" xfId="207" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="Обычный 10 41" xfId="208" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="Обычный 10 42" xfId="209" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="Обычный 10 43" xfId="210" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="Обычный 10 44" xfId="211" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="Обычный 10 45" xfId="212" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="Обычный 10 46" xfId="213" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="Обычный 10 5" xfId="214" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="Обычный 10 6" xfId="215" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="Обычный 10 7" xfId="216" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="Обычный 10 8" xfId="217" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="Обычный 10 9" xfId="218" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="Обычный 11" xfId="219" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="Обычный 11 10" xfId="220" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="Обычный 11 11" xfId="221" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="Обычный 11 12" xfId="222" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="Обычный 11 13" xfId="223" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="Обычный 11 14" xfId="224" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="Обычный 11 15" xfId="225" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="Обычный 11 16" xfId="226" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="Обычный 11 17" xfId="227" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="Обычный 11 18" xfId="228" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="Обычный 11 19" xfId="229" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="Обычный 11 2" xfId="230" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="Обычный 11 20" xfId="231" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
+    <cellStyle name="Обычный 11 21" xfId="232" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
+    <cellStyle name="Обычный 11 22" xfId="233" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
+    <cellStyle name="Обычный 11 23" xfId="234" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
+    <cellStyle name="Обычный 11 24" xfId="235" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
+    <cellStyle name="Обычный 11 25" xfId="236" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
+    <cellStyle name="Обычный 11 26" xfId="237" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
+    <cellStyle name="Обычный 11 27" xfId="238" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
+    <cellStyle name="Обычный 11 28" xfId="239" xr:uid="{00000000-0005-0000-0000-0000EF000000}"/>
+    <cellStyle name="Обычный 11 29" xfId="240" xr:uid="{00000000-0005-0000-0000-0000F0000000}"/>
+    <cellStyle name="Обычный 11 3" xfId="241" xr:uid="{00000000-0005-0000-0000-0000F1000000}"/>
+    <cellStyle name="Обычный 11 30" xfId="242" xr:uid="{00000000-0005-0000-0000-0000F2000000}"/>
+    <cellStyle name="Обычный 11 31" xfId="243" xr:uid="{00000000-0005-0000-0000-0000F3000000}"/>
+    <cellStyle name="Обычный 11 32" xfId="244" xr:uid="{00000000-0005-0000-0000-0000F4000000}"/>
+    <cellStyle name="Обычный 11 33" xfId="245" xr:uid="{00000000-0005-0000-0000-0000F5000000}"/>
+    <cellStyle name="Обычный 11 34" xfId="246" xr:uid="{00000000-0005-0000-0000-0000F6000000}"/>
+    <cellStyle name="Обычный 11 35" xfId="247" xr:uid="{00000000-0005-0000-0000-0000F7000000}"/>
+    <cellStyle name="Обычный 11 36" xfId="248" xr:uid="{00000000-0005-0000-0000-0000F8000000}"/>
+    <cellStyle name="Обычный 11 37" xfId="249" xr:uid="{00000000-0005-0000-0000-0000F9000000}"/>
+    <cellStyle name="Обычный 11 38" xfId="250" xr:uid="{00000000-0005-0000-0000-0000FA000000}"/>
+    <cellStyle name="Обычный 11 39" xfId="251" xr:uid="{00000000-0005-0000-0000-0000FB000000}"/>
+    <cellStyle name="Обычный 11 4" xfId="252" xr:uid="{00000000-0005-0000-0000-0000FC000000}"/>
+    <cellStyle name="Обычный 11 40" xfId="253" xr:uid="{00000000-0005-0000-0000-0000FD000000}"/>
+    <cellStyle name="Обычный 11 41" xfId="254" xr:uid="{00000000-0005-0000-0000-0000FE000000}"/>
+    <cellStyle name="Обычный 11 42" xfId="255" xr:uid="{00000000-0005-0000-0000-0000FF000000}"/>
+    <cellStyle name="Обычный 11 43" xfId="256" xr:uid="{00000000-0005-0000-0000-000000010000}"/>
+    <cellStyle name="Обычный 11 44" xfId="257" xr:uid="{00000000-0005-0000-0000-000001010000}"/>
+    <cellStyle name="Обычный 11 5" xfId="258" xr:uid="{00000000-0005-0000-0000-000002010000}"/>
+    <cellStyle name="Обычный 11 6" xfId="259" xr:uid="{00000000-0005-0000-0000-000003010000}"/>
+    <cellStyle name="Обычный 11 7" xfId="260" xr:uid="{00000000-0005-0000-0000-000004010000}"/>
+    <cellStyle name="Обычный 11 8" xfId="261" xr:uid="{00000000-0005-0000-0000-000005010000}"/>
+    <cellStyle name="Обычный 11 9" xfId="262" xr:uid="{00000000-0005-0000-0000-000006010000}"/>
+    <cellStyle name="Обычный 12" xfId="263" xr:uid="{00000000-0005-0000-0000-000007010000}"/>
+    <cellStyle name="Обычный 12 10" xfId="264" xr:uid="{00000000-0005-0000-0000-000008010000}"/>
+    <cellStyle name="Обычный 12 11" xfId="265" xr:uid="{00000000-0005-0000-0000-000009010000}"/>
+    <cellStyle name="Обычный 12 12" xfId="266" xr:uid="{00000000-0005-0000-0000-00000A010000}"/>
+    <cellStyle name="Обычный 12 13" xfId="267" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
+    <cellStyle name="Обычный 12 14" xfId="268" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
+    <cellStyle name="Обычный 12 15" xfId="269" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
+    <cellStyle name="Обычный 12 16" xfId="270" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
+    <cellStyle name="Обычный 12 17" xfId="271" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
+    <cellStyle name="Обычный 12 18" xfId="272" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
+    <cellStyle name="Обычный 12 19" xfId="273" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
+    <cellStyle name="Обычный 12 2" xfId="274" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
+    <cellStyle name="Обычный 12 20" xfId="275" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
+    <cellStyle name="Обычный 12 21" xfId="276" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
+    <cellStyle name="Обычный 12 22" xfId="277" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
+    <cellStyle name="Обычный 12 23" xfId="278" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
+    <cellStyle name="Обычный 12 24" xfId="279" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
+    <cellStyle name="Обычный 12 25" xfId="280" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
+    <cellStyle name="Обычный 12 26" xfId="281" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
+    <cellStyle name="Обычный 12 27" xfId="282" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
+    <cellStyle name="Обычный 12 28" xfId="283" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
+    <cellStyle name="Обычный 12 29" xfId="284" xr:uid="{00000000-0005-0000-0000-00001C010000}"/>
+    <cellStyle name="Обычный 12 3" xfId="285" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
+    <cellStyle name="Обычный 12 30" xfId="286" xr:uid="{00000000-0005-0000-0000-00001E010000}"/>
+    <cellStyle name="Обычный 12 31" xfId="287" xr:uid="{00000000-0005-0000-0000-00001F010000}"/>
+    <cellStyle name="Обычный 12 32" xfId="288" xr:uid="{00000000-0005-0000-0000-000020010000}"/>
+    <cellStyle name="Обычный 12 33" xfId="289" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
+    <cellStyle name="Обычный 12 34" xfId="290" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
+    <cellStyle name="Обычный 12 35" xfId="291" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
+    <cellStyle name="Обычный 12 36" xfId="292" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
+    <cellStyle name="Обычный 12 37" xfId="293" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
+    <cellStyle name="Обычный 12 38" xfId="294" xr:uid="{00000000-0005-0000-0000-000026010000}"/>
+    <cellStyle name="Обычный 12 39" xfId="295" xr:uid="{00000000-0005-0000-0000-000027010000}"/>
+    <cellStyle name="Обычный 12 4" xfId="296" xr:uid="{00000000-0005-0000-0000-000028010000}"/>
+    <cellStyle name="Обычный 12 40" xfId="297" xr:uid="{00000000-0005-0000-0000-000029010000}"/>
+    <cellStyle name="Обычный 12 41" xfId="298" xr:uid="{00000000-0005-0000-0000-00002A010000}"/>
+    <cellStyle name="Обычный 12 42" xfId="299" xr:uid="{00000000-0005-0000-0000-00002B010000}"/>
+    <cellStyle name="Обычный 12 5" xfId="300" xr:uid="{00000000-0005-0000-0000-00002C010000}"/>
+    <cellStyle name="Обычный 12 6" xfId="301" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
+    <cellStyle name="Обычный 12 7" xfId="302" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
+    <cellStyle name="Обычный 12 8" xfId="303" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
+    <cellStyle name="Обычный 12 9" xfId="304" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
+    <cellStyle name="Обычный 13 10" xfId="305" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
+    <cellStyle name="Обычный 13 100" xfId="306" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
+    <cellStyle name="Обычный 13 101" xfId="307" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
+    <cellStyle name="Обычный 13 102" xfId="308" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
+    <cellStyle name="Обычный 13 103" xfId="309" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
+    <cellStyle name="Обычный 13 104" xfId="310" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
+    <cellStyle name="Обычный 13 105" xfId="311" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
+    <cellStyle name="Обычный 13 106" xfId="312" xr:uid="{00000000-0005-0000-0000-000038010000}"/>
+    <cellStyle name="Обычный 13 107" xfId="313" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
+    <cellStyle name="Обычный 13 11" xfId="314" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
+    <cellStyle name="Обычный 13 12" xfId="315" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
+    <cellStyle name="Обычный 13 13" xfId="316" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
+    <cellStyle name="Обычный 13 14" xfId="317" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
+    <cellStyle name="Обычный 13 15" xfId="318" xr:uid="{00000000-0005-0000-0000-00003E010000}"/>
+    <cellStyle name="Обычный 13 16" xfId="319" xr:uid="{00000000-0005-0000-0000-00003F010000}"/>
+    <cellStyle name="Обычный 13 17" xfId="320" xr:uid="{00000000-0005-0000-0000-000040010000}"/>
+    <cellStyle name="Обычный 13 18" xfId="321" xr:uid="{00000000-0005-0000-0000-000041010000}"/>
+    <cellStyle name="Обычный 13 19" xfId="322" xr:uid="{00000000-0005-0000-0000-000042010000}"/>
+    <cellStyle name="Обычный 13 2" xfId="323" xr:uid="{00000000-0005-0000-0000-000043010000}"/>
+    <cellStyle name="Обычный 13 20" xfId="324" xr:uid="{00000000-0005-0000-0000-000044010000}"/>
+    <cellStyle name="Обычный 13 21" xfId="325" xr:uid="{00000000-0005-0000-0000-000045010000}"/>
+    <cellStyle name="Обычный 13 22" xfId="326" xr:uid="{00000000-0005-0000-0000-000046010000}"/>
+    <cellStyle name="Обычный 13 23" xfId="327" xr:uid="{00000000-0005-0000-0000-000047010000}"/>
+    <cellStyle name="Обычный 13 24" xfId="328" xr:uid="{00000000-0005-0000-0000-000048010000}"/>
+    <cellStyle name="Обычный 13 25" xfId="329" xr:uid="{00000000-0005-0000-0000-000049010000}"/>
+    <cellStyle name="Обычный 13 26" xfId="330" xr:uid="{00000000-0005-0000-0000-00004A010000}"/>
+    <cellStyle name="Обычный 13 27" xfId="331" xr:uid="{00000000-0005-0000-0000-00004B010000}"/>
+    <cellStyle name="Обычный 13 28" xfId="332" xr:uid="{00000000-0005-0000-0000-00004C010000}"/>
+    <cellStyle name="Обычный 13 29" xfId="333" xr:uid="{00000000-0005-0000-0000-00004D010000}"/>
+    <cellStyle name="Обычный 13 3" xfId="334" xr:uid="{00000000-0005-0000-0000-00004E010000}"/>
+    <cellStyle name="Обычный 13 30" xfId="335" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
+    <cellStyle name="Обычный 13 31" xfId="336" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
+    <cellStyle name="Обычный 13 32" xfId="337" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
+    <cellStyle name="Обычный 13 33" xfId="338" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
+    <cellStyle name="Обычный 13 34" xfId="339" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
+    <cellStyle name="Обычный 13 35" xfId="340" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
+    <cellStyle name="Обычный 13 36" xfId="341" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
+    <cellStyle name="Обычный 13 37" xfId="342" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
+    <cellStyle name="Обычный 13 38" xfId="343" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
+    <cellStyle name="Обычный 13 39" xfId="344" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
+    <cellStyle name="Обычный 13 4" xfId="345" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
+    <cellStyle name="Обычный 13 40" xfId="346" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
+    <cellStyle name="Обычный 13 41" xfId="347" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
+    <cellStyle name="Обычный 13 42" xfId="348" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
+    <cellStyle name="Обычный 13 43" xfId="349" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
+    <cellStyle name="Обычный 13 44" xfId="350" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
+    <cellStyle name="Обычный 13 45" xfId="351" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
+    <cellStyle name="Обычный 13 46" xfId="352" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
+    <cellStyle name="Обычный 13 47" xfId="353" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
+    <cellStyle name="Обычный 13 48" xfId="354" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
+    <cellStyle name="Обычный 13 49" xfId="355" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
+    <cellStyle name="Обычный 13 5" xfId="356" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
+    <cellStyle name="Обычный 13 50" xfId="357" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
+    <cellStyle name="Обычный 13 51" xfId="358" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
+    <cellStyle name="Обычный 13 52" xfId="359" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
+    <cellStyle name="Обычный 13 53" xfId="360" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
+    <cellStyle name="Обычный 13 54" xfId="361" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
+    <cellStyle name="Обычный 13 55" xfId="362" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
+    <cellStyle name="Обычный 13 56" xfId="363" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
+    <cellStyle name="Обычный 13 57" xfId="364" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
+    <cellStyle name="Обычный 13 58" xfId="365" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
+    <cellStyle name="Обычный 13 59" xfId="366" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
+    <cellStyle name="Обычный 13 6" xfId="367" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
+    <cellStyle name="Обычный 13 60" xfId="368" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
+    <cellStyle name="Обычный 13 61" xfId="369" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
+    <cellStyle name="Обычный 13 62" xfId="370" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
+    <cellStyle name="Обычный 13 63" xfId="371" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
+    <cellStyle name="Обычный 13 64" xfId="372" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
+    <cellStyle name="Обычный 13 65" xfId="373" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
+    <cellStyle name="Обычный 13 66" xfId="374" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
+    <cellStyle name="Обычный 13 67" xfId="375" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
+    <cellStyle name="Обычный 13 68" xfId="376" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
+    <cellStyle name="Обычный 13 69" xfId="377" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
+    <cellStyle name="Обычный 13 7" xfId="378" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
+    <cellStyle name="Обычный 13 70" xfId="379" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
+    <cellStyle name="Обычный 13 71" xfId="380" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
+    <cellStyle name="Обычный 13 72" xfId="381" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
+    <cellStyle name="Обычный 13 73" xfId="382" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
+    <cellStyle name="Обычный 13 74" xfId="383" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
+    <cellStyle name="Обычный 13 75" xfId="384" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
+    <cellStyle name="Обычный 13 76" xfId="385" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
+    <cellStyle name="Обычный 13 77" xfId="386" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
+    <cellStyle name="Обычный 13 78" xfId="387" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
+    <cellStyle name="Обычный 13 79" xfId="388" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
+    <cellStyle name="Обычный 13 8" xfId="389" xr:uid="{00000000-0005-0000-0000-000085010000}"/>
+    <cellStyle name="Обычный 13 80" xfId="390" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
+    <cellStyle name="Обычный 13 81" xfId="391" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
+    <cellStyle name="Обычный 13 82" xfId="392" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
+    <cellStyle name="Обычный 13 83" xfId="393" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
+    <cellStyle name="Обычный 13 84" xfId="394" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
+    <cellStyle name="Обычный 13 85" xfId="395" xr:uid="{00000000-0005-0000-0000-00008B010000}"/>
+    <cellStyle name="Обычный 13 86" xfId="396" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
+    <cellStyle name="Обычный 13 87" xfId="397" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
+    <cellStyle name="Обычный 13 88" xfId="398" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
+    <cellStyle name="Обычный 13 89" xfId="399" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
+    <cellStyle name="Обычный 13 9" xfId="400" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
+    <cellStyle name="Обычный 13 90" xfId="401" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
+    <cellStyle name="Обычный 13 91" xfId="402" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
+    <cellStyle name="Обычный 13 92" xfId="403" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
+    <cellStyle name="Обычный 13 93" xfId="404" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
+    <cellStyle name="Обычный 13 94" xfId="405" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
+    <cellStyle name="Обычный 13 95" xfId="406" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
+    <cellStyle name="Обычный 13 96" xfId="407" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
+    <cellStyle name="Обычный 13 97" xfId="408" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
+    <cellStyle name="Обычный 13 98" xfId="409" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
+    <cellStyle name="Обычный 13 99" xfId="410" xr:uid="{00000000-0005-0000-0000-00009A010000}"/>
+    <cellStyle name="Обычный 14 10" xfId="411" xr:uid="{00000000-0005-0000-0000-00009B010000}"/>
+    <cellStyle name="Обычный 14 100" xfId="412" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
+    <cellStyle name="Обычный 14 101" xfId="413" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
+    <cellStyle name="Обычный 14 102" xfId="414" xr:uid="{00000000-0005-0000-0000-00009E010000}"/>
+    <cellStyle name="Обычный 14 103" xfId="415" xr:uid="{00000000-0005-0000-0000-00009F010000}"/>
+    <cellStyle name="Обычный 14 104" xfId="416" xr:uid="{00000000-0005-0000-0000-0000A0010000}"/>
+    <cellStyle name="Обычный 14 105" xfId="417" xr:uid="{00000000-0005-0000-0000-0000A1010000}"/>
+    <cellStyle name="Обычный 14 106" xfId="418" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
+    <cellStyle name="Обычный 14 107" xfId="419" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
+    <cellStyle name="Обычный 14 108" xfId="420" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
+    <cellStyle name="Обычный 14 109" xfId="421" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
+    <cellStyle name="Обычный 14 11" xfId="422" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
+    <cellStyle name="Обычный 14 12" xfId="423" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
+    <cellStyle name="Обычный 14 13" xfId="424" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
+    <cellStyle name="Обычный 14 14" xfId="425" xr:uid="{00000000-0005-0000-0000-0000A9010000}"/>
+    <cellStyle name="Обычный 14 15" xfId="426" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
+    <cellStyle name="Обычный 14 16" xfId="427" xr:uid="{00000000-0005-0000-0000-0000AB010000}"/>
+    <cellStyle name="Обычный 14 17" xfId="428" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
+    <cellStyle name="Обычный 14 18" xfId="429" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
+    <cellStyle name="Обычный 14 19" xfId="430" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
+    <cellStyle name="Обычный 14 2" xfId="431" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
+    <cellStyle name="Обычный 14 20" xfId="432" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
+    <cellStyle name="Обычный 14 21" xfId="433" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
+    <cellStyle name="Обычный 14 22" xfId="434" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
+    <cellStyle name="Обычный 14 23" xfId="435" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
+    <cellStyle name="Обычный 14 24" xfId="436" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
+    <cellStyle name="Обычный 14 25" xfId="437" xr:uid="{00000000-0005-0000-0000-0000B5010000}"/>
+    <cellStyle name="Обычный 14 26" xfId="438" xr:uid="{00000000-0005-0000-0000-0000B6010000}"/>
+    <cellStyle name="Обычный 14 27" xfId="439" xr:uid="{00000000-0005-0000-0000-0000B7010000}"/>
+    <cellStyle name="Обычный 14 28" xfId="440" xr:uid="{00000000-0005-0000-0000-0000B8010000}"/>
+    <cellStyle name="Обычный 14 29" xfId="441" xr:uid="{00000000-0005-0000-0000-0000B9010000}"/>
+    <cellStyle name="Обычный 14 3" xfId="442" xr:uid="{00000000-0005-0000-0000-0000BA010000}"/>
+    <cellStyle name="Обычный 14 30" xfId="443" xr:uid="{00000000-0005-0000-0000-0000BB010000}"/>
+    <cellStyle name="Обычный 14 31" xfId="444" xr:uid="{00000000-0005-0000-0000-0000BC010000}"/>
+    <cellStyle name="Обычный 14 32" xfId="445" xr:uid="{00000000-0005-0000-0000-0000BD010000}"/>
+    <cellStyle name="Обычный 14 33" xfId="446" xr:uid="{00000000-0005-0000-0000-0000BE010000}"/>
+    <cellStyle name="Обычный 14 34" xfId="447" xr:uid="{00000000-0005-0000-0000-0000BF010000}"/>
+    <cellStyle name="Обычный 14 35" xfId="448" xr:uid="{00000000-0005-0000-0000-0000C0010000}"/>
+    <cellStyle name="Обычный 14 36" xfId="449" xr:uid="{00000000-0005-0000-0000-0000C1010000}"/>
+    <cellStyle name="Обычный 14 37" xfId="450" xr:uid="{00000000-0005-0000-0000-0000C2010000}"/>
+    <cellStyle name="Обычный 14 38" xfId="451" xr:uid="{00000000-0005-0000-0000-0000C3010000}"/>
+    <cellStyle name="Обычный 14 39" xfId="452" xr:uid="{00000000-0005-0000-0000-0000C4010000}"/>
+    <cellStyle name="Обычный 14 4" xfId="453" xr:uid="{00000000-0005-0000-0000-0000C5010000}"/>
+    <cellStyle name="Обычный 14 40" xfId="454" xr:uid="{00000000-0005-0000-0000-0000C6010000}"/>
+    <cellStyle name="Обычный 14 41" xfId="455" xr:uid="{00000000-0005-0000-0000-0000C7010000}"/>
+    <cellStyle name="Обычный 14 42" xfId="456" xr:uid="{00000000-0005-0000-0000-0000C8010000}"/>
+    <cellStyle name="Обычный 14 43" xfId="457" xr:uid="{00000000-0005-0000-0000-0000C9010000}"/>
+    <cellStyle name="Обычный 14 44" xfId="458" xr:uid="{00000000-0005-0000-0000-0000CA010000}"/>
+    <cellStyle name="Обычный 14 45" xfId="459" xr:uid="{00000000-0005-0000-0000-0000CB010000}"/>
+    <cellStyle name="Обычный 14 46" xfId="460" xr:uid="{00000000-0005-0000-0000-0000CC010000}"/>
+    <cellStyle name="Обычный 14 47" xfId="461" xr:uid="{00000000-0005-0000-0000-0000CD010000}"/>
+    <cellStyle name="Обычный 14 48" xfId="462" xr:uid="{00000000-0005-0000-0000-0000CE010000}"/>
+    <cellStyle name="Обычный 14 49" xfId="463" xr:uid="{00000000-0005-0000-0000-0000CF010000}"/>
+    <cellStyle name="Обычный 14 5" xfId="464" xr:uid="{00000000-0005-0000-0000-0000D0010000}"/>
+    <cellStyle name="Обычный 14 50" xfId="465" xr:uid="{00000000-0005-0000-0000-0000D1010000}"/>
+    <cellStyle name="Обычный 14 51" xfId="466" xr:uid="{00000000-0005-0000-0000-0000D2010000}"/>
+    <cellStyle name="Обычный 14 52" xfId="467" xr:uid="{00000000-0005-0000-0000-0000D3010000}"/>
+    <cellStyle name="Обычный 14 53" xfId="468" xr:uid="{00000000-0005-0000-0000-0000D4010000}"/>
+    <cellStyle name="Обычный 14 54" xfId="469" xr:uid="{00000000-0005-0000-0000-0000D5010000}"/>
+    <cellStyle name="Обычный 14 55" xfId="470" xr:uid="{00000000-0005-0000-0000-0000D6010000}"/>
+    <cellStyle name="Обычный 14 56" xfId="471" xr:uid="{00000000-0005-0000-0000-0000D7010000}"/>
+    <cellStyle name="Обычный 14 57" xfId="472" xr:uid="{00000000-0005-0000-0000-0000D8010000}"/>
+    <cellStyle name="Обычный 14 58" xfId="473" xr:uid="{00000000-0005-0000-0000-0000D9010000}"/>
+    <cellStyle name="Обычный 14 59" xfId="474" xr:uid="{00000000-0005-0000-0000-0000DA010000}"/>
+    <cellStyle name="Обычный 14 6" xfId="475" xr:uid="{00000000-0005-0000-0000-0000DB010000}"/>
+    <cellStyle name="Обычный 14 60" xfId="476" xr:uid="{00000000-0005-0000-0000-0000DC010000}"/>
+    <cellStyle name="Обычный 14 61" xfId="477" xr:uid="{00000000-0005-0000-0000-0000DD010000}"/>
+    <cellStyle name="Обычный 14 62" xfId="478" xr:uid="{00000000-0005-0000-0000-0000DE010000}"/>
+    <cellStyle name="Обычный 14 63" xfId="479" xr:uid="{00000000-0005-0000-0000-0000DF010000}"/>
+    <cellStyle name="Обычный 14 64" xfId="480" xr:uid="{00000000-0005-0000-0000-0000E0010000}"/>
+    <cellStyle name="Обычный 14 65" xfId="481" xr:uid="{00000000-0005-0000-0000-0000E1010000}"/>
+    <cellStyle name="Обычный 14 66" xfId="482" xr:uid="{00000000-0005-0000-0000-0000E2010000}"/>
+    <cellStyle name="Обычный 14 67" xfId="483" xr:uid="{00000000-0005-0000-0000-0000E3010000}"/>
+    <cellStyle name="Обычный 14 68" xfId="484" xr:uid="{00000000-0005-0000-0000-0000E4010000}"/>
+    <cellStyle name="Обычный 14 69" xfId="485" xr:uid="{00000000-0005-0000-0000-0000E5010000}"/>
+    <cellStyle name="Обычный 14 7" xfId="486" xr:uid="{00000000-0005-0000-0000-0000E6010000}"/>
+    <cellStyle name="Обычный 14 70" xfId="487" xr:uid="{00000000-0005-0000-0000-0000E7010000}"/>
+    <cellStyle name="Обычный 14 71" xfId="488" xr:uid="{00000000-0005-0000-0000-0000E8010000}"/>
+    <cellStyle name="Обычный 14 72" xfId="489" xr:uid="{00000000-0005-0000-0000-0000E9010000}"/>
+    <cellStyle name="Обычный 14 73" xfId="490" xr:uid="{00000000-0005-0000-0000-0000EA010000}"/>
+    <cellStyle name="Обычный 14 74" xfId="491" xr:uid="{00000000-0005-0000-0000-0000EB010000}"/>
+    <cellStyle name="Обычный 14 75" xfId="492" xr:uid="{00000000-0005-0000-0000-0000EC010000}"/>
+    <cellStyle name="Обычный 14 76" xfId="493" xr:uid="{00000000-0005-0000-0000-0000ED010000}"/>
+    <cellStyle name="Обычный 14 77" xfId="494" xr:uid="{00000000-0005-0000-0000-0000EE010000}"/>
+    <cellStyle name="Обычный 14 78" xfId="495" xr:uid="{00000000-0005-0000-0000-0000EF010000}"/>
+    <cellStyle name="Обычный 14 79" xfId="496" xr:uid="{00000000-0005-0000-0000-0000F0010000}"/>
+    <cellStyle name="Обычный 14 8" xfId="497" xr:uid="{00000000-0005-0000-0000-0000F1010000}"/>
+    <cellStyle name="Обычный 14 80" xfId="498" xr:uid="{00000000-0005-0000-0000-0000F2010000}"/>
+    <cellStyle name="Обычный 14 81" xfId="499" xr:uid="{00000000-0005-0000-0000-0000F3010000}"/>
+    <cellStyle name="Обычный 14 82" xfId="500" xr:uid="{00000000-0005-0000-0000-0000F4010000}"/>
+    <cellStyle name="Обычный 14 83" xfId="501" xr:uid="{00000000-0005-0000-0000-0000F5010000}"/>
+    <cellStyle name="Обычный 14 84" xfId="502" xr:uid="{00000000-0005-0000-0000-0000F6010000}"/>
+    <cellStyle name="Обычный 14 85" xfId="503" xr:uid="{00000000-0005-0000-0000-0000F7010000}"/>
+    <cellStyle name="Обычный 14 86" xfId="504" xr:uid="{00000000-0005-0000-0000-0000F8010000}"/>
+    <cellStyle name="Обычный 14 87" xfId="505" xr:uid="{00000000-0005-0000-0000-0000F9010000}"/>
+    <cellStyle name="Обычный 14 88" xfId="506" xr:uid="{00000000-0005-0000-0000-0000FA010000}"/>
+    <cellStyle name="Обычный 14 89" xfId="507" xr:uid="{00000000-0005-0000-0000-0000FB010000}"/>
+    <cellStyle name="Обычный 14 9" xfId="508" xr:uid="{00000000-0005-0000-0000-0000FC010000}"/>
+    <cellStyle name="Обычный 14 90" xfId="509" xr:uid="{00000000-0005-0000-0000-0000FD010000}"/>
+    <cellStyle name="Обычный 14 91" xfId="510" xr:uid="{00000000-0005-0000-0000-0000FE010000}"/>
+    <cellStyle name="Обычный 14 92" xfId="511" xr:uid="{00000000-0005-0000-0000-0000FF010000}"/>
+    <cellStyle name="Обычный 14 93" xfId="512" xr:uid="{00000000-0005-0000-0000-000000020000}"/>
+    <cellStyle name="Обычный 14 94" xfId="513" xr:uid="{00000000-0005-0000-0000-000001020000}"/>
+    <cellStyle name="Обычный 14 95" xfId="514" xr:uid="{00000000-0005-0000-0000-000002020000}"/>
+    <cellStyle name="Обычный 14 96" xfId="515" xr:uid="{00000000-0005-0000-0000-000003020000}"/>
+    <cellStyle name="Обычный 14 97" xfId="516" xr:uid="{00000000-0005-0000-0000-000004020000}"/>
+    <cellStyle name="Обычный 14 98" xfId="517" xr:uid="{00000000-0005-0000-0000-000005020000}"/>
+    <cellStyle name="Обычный 14 99" xfId="518" xr:uid="{00000000-0005-0000-0000-000006020000}"/>
+    <cellStyle name="Обычный 15 10" xfId="519" xr:uid="{00000000-0005-0000-0000-000007020000}"/>
+    <cellStyle name="Обычный 15 100" xfId="520" xr:uid="{00000000-0005-0000-0000-000008020000}"/>
+    <cellStyle name="Обычный 15 101" xfId="521" xr:uid="{00000000-0005-0000-0000-000009020000}"/>
+    <cellStyle name="Обычный 15 102" xfId="522" xr:uid="{00000000-0005-0000-0000-00000A020000}"/>
+    <cellStyle name="Обычный 15 103" xfId="523" xr:uid="{00000000-0005-0000-0000-00000B020000}"/>
+    <cellStyle name="Обычный 15 11" xfId="524" xr:uid="{00000000-0005-0000-0000-00000C020000}"/>
+    <cellStyle name="Обычный 15 12" xfId="525" xr:uid="{00000000-0005-0000-0000-00000D020000}"/>
+    <cellStyle name="Обычный 15 13" xfId="526" xr:uid="{00000000-0005-0000-0000-00000E020000}"/>
+    <cellStyle name="Обычный 15 14" xfId="527" xr:uid="{00000000-0005-0000-0000-00000F020000}"/>
+    <cellStyle name="Обычный 15 15" xfId="528" xr:uid="{00000000-0005-0000-0000-000010020000}"/>
+    <cellStyle name="Обычный 15 16" xfId="529" xr:uid="{00000000-0005-0000-0000-000011020000}"/>
+    <cellStyle name="Обычный 15 17" xfId="530" xr:uid="{00000000-0005-0000-0000-000012020000}"/>
+    <cellStyle name="Обычный 15 18" xfId="531" xr:uid="{00000000-0005-0000-0000-000013020000}"/>
+    <cellStyle name="Обычный 15 19" xfId="532" xr:uid="{00000000-0005-0000-0000-000014020000}"/>
+    <cellStyle name="Обычный 15 2" xfId="533" xr:uid="{00000000-0005-0000-0000-000015020000}"/>
+    <cellStyle name="Обычный 15 20" xfId="534" xr:uid="{00000000-0005-0000-0000-000016020000}"/>
+    <cellStyle name="Обычный 15 21" xfId="535" xr:uid="{00000000-0005-0000-0000-000017020000}"/>
+    <cellStyle name="Обычный 15 22" xfId="536" xr:uid="{00000000-0005-0000-0000-000018020000}"/>
+    <cellStyle name="Обычный 15 23" xfId="537" xr:uid="{00000000-0005-0000-0000-000019020000}"/>
+    <cellStyle name="Обычный 15 24" xfId="538" xr:uid="{00000000-0005-0000-0000-00001A020000}"/>
+    <cellStyle name="Обычный 15 25" xfId="539" xr:uid="{00000000-0005-0000-0000-00001B020000}"/>
+    <cellStyle name="Обычный 15 26" xfId="540" xr:uid="{00000000-0005-0000-0000-00001C020000}"/>
+    <cellStyle name="Обычный 15 27" xfId="541" xr:uid="{00000000-0005-0000-0000-00001D020000}"/>
+    <cellStyle name="Обычный 15 28" xfId="542" xr:uid="{00000000-0005-0000-0000-00001E020000}"/>
+    <cellStyle name="Обычный 15 29" xfId="543" xr:uid="{00000000-0005-0000-0000-00001F020000}"/>
+    <cellStyle name="Обычный 15 3" xfId="544" xr:uid="{00000000-0005-0000-0000-000020020000}"/>
+    <cellStyle name="Обычный 15 30" xfId="545" xr:uid="{00000000-0005-0000-0000-000021020000}"/>
+    <cellStyle name="Обычный 15 31" xfId="546" xr:uid="{00000000-0005-0000-0000-000022020000}"/>
+    <cellStyle name="Обычный 15 32" xfId="547" xr:uid="{00000000-0005-0000-0000-000023020000}"/>
+    <cellStyle name="Обычный 15 33" xfId="548" xr:uid="{00000000-0005-0000-0000-000024020000}"/>
+    <cellStyle name="Обычный 15 34" xfId="549" xr:uid="{00000000-0005-0000-0000-000025020000}"/>
+    <cellStyle name="Обычный 15 35" xfId="550" xr:uid="{00000000-0005-0000-0000-000026020000}"/>
+    <cellStyle name="Обычный 15 36" xfId="551" xr:uid="{00000000-0005-0000-0000-000027020000}"/>
+    <cellStyle name="Обычный 15 37" xfId="552" xr:uid="{00000000-0005-0000-0000-000028020000}"/>
+    <cellStyle name="Обычный 15 38" xfId="553" xr:uid="{00000000-0005-0000-0000-000029020000}"/>
+    <cellStyle name="Обычный 15 39" xfId="554" xr:uid="{00000000-0005-0000-0000-00002A020000}"/>
+    <cellStyle name="Обычный 15 4" xfId="555" xr:uid="{00000000-0005-0000-0000-00002B020000}"/>
+    <cellStyle name="Обычный 15 40" xfId="556" xr:uid="{00000000-0005-0000-0000-00002C020000}"/>
+    <cellStyle name="Обычный 15 41" xfId="557" xr:uid="{00000000-0005-0000-0000-00002D020000}"/>
+    <cellStyle name="Обычный 15 42" xfId="558" xr:uid="{00000000-0005-0000-0000-00002E020000}"/>
+    <cellStyle name="Обычный 15 43" xfId="559" xr:uid="{00000000-0005-0000-0000-00002F020000}"/>
+    <cellStyle name="Обычный 15 44" xfId="560" xr:uid="{00000000-0005-0000-0000-000030020000}"/>
+    <cellStyle name="Обычный 15 45" xfId="561" xr:uid="{00000000-0005-0000-0000-000031020000}"/>
+    <cellStyle name="Обычный 15 46" xfId="562" xr:uid="{00000000-0005-0000-0000-000032020000}"/>
+    <cellStyle name="Обычный 15 47" xfId="563" xr:uid="{00000000-0005-0000-0000-000033020000}"/>
+    <cellStyle name="Обычный 15 48" xfId="564" xr:uid="{00000000-0005-0000-0000-000034020000}"/>
+    <cellStyle name="Обычный 15 49" xfId="565" xr:uid="{00000000-0005-0000-0000-000035020000}"/>
+    <cellStyle name="Обычный 15 5" xfId="566" xr:uid="{00000000-0005-0000-0000-000036020000}"/>
+    <cellStyle name="Обычный 15 50" xfId="567" xr:uid="{00000000-0005-0000-0000-000037020000}"/>
+    <cellStyle name="Обычный 15 51" xfId="568" xr:uid="{00000000-0005-0000-0000-000038020000}"/>
+    <cellStyle name="Обычный 15 52" xfId="569" xr:uid="{00000000-0005-0000-0000-000039020000}"/>
+    <cellStyle name="Обычный 15 53" xfId="570" xr:uid="{00000000-0005-0000-0000-00003A020000}"/>
+    <cellStyle name="Обычный 15 54" xfId="571" xr:uid="{00000000-0005-0000-0000-00003B020000}"/>
+    <cellStyle name="Обычный 15 55" xfId="572" xr:uid="{00000000-0005-0000-0000-00003C020000}"/>
+    <cellStyle name="Обычный 15 56" xfId="573" xr:uid="{00000000-0005-0000-0000-00003D020000}"/>
+    <cellStyle name="Обычный 15 57" xfId="574" xr:uid="{00000000-0005-0000-0000-00003E020000}"/>
+    <cellStyle name="Обычный 15 58" xfId="575" xr:uid="{00000000-0005-0000-0000-00003F020000}"/>
+    <cellStyle name="Обычный 15 59" xfId="576" xr:uid="{00000000-0005-0000-0000-000040020000}"/>
+    <cellStyle name="Обычный 15 6" xfId="577" xr:uid="{00000000-0005-0000-0000-000041020000}"/>
+    <cellStyle name="Обычный 15 60" xfId="578" xr:uid="{00000000-0005-0000-0000-000042020000}"/>
+    <cellStyle name="Обычный 15 61" xfId="579" xr:uid="{00000000-0005-0000-0000-000043020000}"/>
+    <cellStyle name="Обычный 15 62" xfId="580" xr:uid="{00000000-0005-0000-0000-000044020000}"/>
+    <cellStyle name="Обычный 15 63" xfId="581" xr:uid="{00000000-0005-0000-0000-000045020000}"/>
+    <cellStyle name="Обычный 15 64" xfId="582" xr:uid="{00000000-0005-0000-0000-000046020000}"/>
+    <cellStyle name="Обычный 15 65" xfId="583" xr:uid="{00000000-0005-0000-0000-000047020000}"/>
+    <cellStyle name="Обычный 15 66" xfId="584" xr:uid="{00000000-0005-0000-0000-000048020000}"/>
+    <cellStyle name="Обычный 15 67" xfId="585" xr:uid="{00000000-0005-0000-0000-000049020000}"/>
+    <cellStyle name="Обычный 15 68" xfId="586" xr:uid="{00000000-0005-0000-0000-00004A020000}"/>
+    <cellStyle name="Обычный 15 69" xfId="587" xr:uid="{00000000-0005-0000-0000-00004B020000}"/>
+    <cellStyle name="Обычный 15 7" xfId="588" xr:uid="{00000000-0005-0000-0000-00004C020000}"/>
+    <cellStyle name="Обычный 15 70" xfId="589" xr:uid="{00000000-0005-0000-0000-00004D020000}"/>
+    <cellStyle name="Обычный 15 71" xfId="590" xr:uid="{00000000-0005-0000-0000-00004E020000}"/>
+    <cellStyle name="Обычный 15 72" xfId="591" xr:uid="{00000000-0005-0000-0000-00004F020000}"/>
+    <cellStyle name="Обычный 15 73" xfId="592" xr:uid="{00000000-0005-0000-0000-000050020000}"/>
+    <cellStyle name="Обычный 15 74" xfId="593" xr:uid="{00000000-0005-0000-0000-000051020000}"/>
+    <cellStyle name="Обычный 15 75" xfId="594" xr:uid="{00000000-0005-0000-0000-000052020000}"/>
+    <cellStyle name="Обычный 15 76" xfId="595" xr:uid="{00000000-0005-0000-0000-000053020000}"/>
+    <cellStyle name="Обычный 15 77" xfId="596" xr:uid="{00000000-0005-0000-0000-000054020000}"/>
+    <cellStyle name="Обычный 15 78" xfId="597" xr:uid="{00000000-0005-0000-0000-000055020000}"/>
+    <cellStyle name="Обычный 15 79" xfId="598" xr:uid="{00000000-0005-0000-0000-000056020000}"/>
+    <cellStyle name="Обычный 15 8" xfId="599" xr:uid="{00000000-0005-0000-0000-000057020000}"/>
+    <cellStyle name="Обычный 15 80" xfId="600" xr:uid="{00000000-0005-0000-0000-000058020000}"/>
+    <cellStyle name="Обычный 15 81" xfId="601" xr:uid="{00000000-0005-0000-0000-000059020000}"/>
+    <cellStyle name="Обычный 15 82" xfId="602" xr:uid="{00000000-0005-0000-0000-00005A020000}"/>
+    <cellStyle name="Обычный 15 83" xfId="603" xr:uid="{00000000-0005-0000-0000-00005B020000}"/>
+    <cellStyle name="Обычный 15 84" xfId="604" xr:uid="{00000000-0005-0000-0000-00005C020000}"/>
+    <cellStyle name="Обычный 15 85" xfId="605" xr:uid="{00000000-0005-0000-0000-00005D020000}"/>
+    <cellStyle name="Обычный 15 86" xfId="606" xr:uid="{00000000-0005-0000-0000-00005E020000}"/>
+    <cellStyle name="Обычный 15 87" xfId="607" xr:uid="{00000000-0005-0000-0000-00005F020000}"/>
+    <cellStyle name="Обычный 15 88" xfId="608" xr:uid="{00000000-0005-0000-0000-000060020000}"/>
+    <cellStyle name="Обычный 15 89" xfId="609" xr:uid="{00000000-0005-0000-0000-000061020000}"/>
+    <cellStyle name="Обычный 15 9" xfId="610" xr:uid="{00000000-0005-0000-0000-000062020000}"/>
+    <cellStyle name="Обычный 15 90" xfId="611" xr:uid="{00000000-0005-0000-0000-000063020000}"/>
+    <cellStyle name="Обычный 15 91" xfId="612" xr:uid="{00000000-0005-0000-0000-000064020000}"/>
+    <cellStyle name="Обычный 15 92" xfId="613" xr:uid="{00000000-0005-0000-0000-000065020000}"/>
+    <cellStyle name="Обычный 15 93" xfId="614" xr:uid="{00000000-0005-0000-0000-000066020000}"/>
+    <cellStyle name="Обычный 15 94" xfId="615" xr:uid="{00000000-0005-0000-0000-000067020000}"/>
+    <cellStyle name="Обычный 15 95" xfId="616" xr:uid="{00000000-0005-0000-0000-000068020000}"/>
+    <cellStyle name="Обычный 15 96" xfId="617" xr:uid="{00000000-0005-0000-0000-000069020000}"/>
+    <cellStyle name="Обычный 15 97" xfId="618" xr:uid="{00000000-0005-0000-0000-00006A020000}"/>
+    <cellStyle name="Обычный 15 98" xfId="619" xr:uid="{00000000-0005-0000-0000-00006B020000}"/>
+    <cellStyle name="Обычный 15 99" xfId="620" xr:uid="{00000000-0005-0000-0000-00006C020000}"/>
+    <cellStyle name="Обычный 16 10" xfId="621" xr:uid="{00000000-0005-0000-0000-00006D020000}"/>
+    <cellStyle name="Обычный 16 100" xfId="622" xr:uid="{00000000-0005-0000-0000-00006E020000}"/>
+    <cellStyle name="Обычный 16 101" xfId="623" xr:uid="{00000000-0005-0000-0000-00006F020000}"/>
+    <cellStyle name="Обычный 16 11" xfId="624" xr:uid="{00000000-0005-0000-0000-000070020000}"/>
+    <cellStyle name="Обычный 16 12" xfId="625" xr:uid="{00000000-0005-0000-0000-000071020000}"/>
+    <cellStyle name="Обычный 16 13" xfId="626" xr:uid="{00000000-0005-0000-0000-000072020000}"/>
+    <cellStyle name="Обычный 16 14" xfId="627" xr:uid="{00000000-0005-0000-0000-000073020000}"/>
+    <cellStyle name="Обычный 16 15" xfId="628" xr:uid="{00000000-0005-0000-0000-000074020000}"/>
+    <cellStyle name="Обычный 16 16" xfId="629" xr:uid="{00000000-0005-0000-0000-000075020000}"/>
+    <cellStyle name="Обычный 16 17" xfId="630" xr:uid="{00000000-0005-0000-0000-000076020000}"/>
+    <cellStyle name="Обычный 16 18" xfId="631" xr:uid="{00000000-0005-0000-0000-000077020000}"/>
+    <cellStyle name="Обычный 16 19" xfId="632" xr:uid="{00000000-0005-0000-0000-000078020000}"/>
+    <cellStyle name="Обычный 16 2" xfId="633" xr:uid="{00000000-0005-0000-0000-000079020000}"/>
+    <cellStyle name="Обычный 16 20" xfId="634" xr:uid="{00000000-0005-0000-0000-00007A020000}"/>
+    <cellStyle name="Обычный 16 21" xfId="635" xr:uid="{00000000-0005-0000-0000-00007B020000}"/>
+    <cellStyle name="Обычный 16 22" xfId="636" xr:uid="{00000000-0005-0000-0000-00007C020000}"/>
+    <cellStyle name="Обычный 16 23" xfId="637" xr:uid="{00000000-0005-0000-0000-00007D020000}"/>
+    <cellStyle name="Обычный 16 24" xfId="638" xr:uid="{00000000-0005-0000-0000-00007E020000}"/>
+    <cellStyle name="Обычный 16 25" xfId="639" xr:uid="{00000000-0005-0000-0000-00007F020000}"/>
+    <cellStyle name="Обычный 16 26" xfId="640" xr:uid="{00000000-0005-0000-0000-000080020000}"/>
+    <cellStyle name="Обычный 16 27" xfId="641" xr:uid="{00000000-0005-0000-0000-000081020000}"/>
+    <cellStyle name="Обычный 16 28" xfId="642" xr:uid="{00000000-0005-0000-0000-000082020000}"/>
+    <cellStyle name="Обычный 16 29" xfId="643" xr:uid="{00000000-0005-0000-0000-000083020000}"/>
+    <cellStyle name="Обычный 16 3" xfId="644" xr:uid="{00000000-0005-0000-0000-000084020000}"/>
+    <cellStyle name="Обычный 16 30" xfId="645" xr:uid="{00000000-0005-0000-0000-000085020000}"/>
+    <cellStyle name="Обычный 16 31" xfId="646" xr:uid="{00000000-0005-0000-0000-000086020000}"/>
+    <cellStyle name="Обычный 16 32" xfId="647" xr:uid="{00000000-0005-0000-0000-000087020000}"/>
+    <cellStyle name="Обычный 16 33" xfId="648" xr:uid="{00000000-0005-0000-0000-000088020000}"/>
+    <cellStyle name="Обычный 16 34" xfId="649" xr:uid="{00000000-0005-0000-0000-000089020000}"/>
+    <cellStyle name="Обычный 16 35" xfId="650" xr:uid="{00000000-0005-0000-0000-00008A020000}"/>
+    <cellStyle name="Обычный 16 36" xfId="651" xr:uid="{00000000-0005-0000-0000-00008B020000}"/>
+    <cellStyle name="Обычный 16 37" xfId="652" xr:uid="{00000000-0005-0000-0000-00008C020000}"/>
+    <cellStyle name="Обычный 16 38" xfId="653" xr:uid="{00000000-0005-0000-0000-00008D020000}"/>
+    <cellStyle name="Обычный 16 39" xfId="654" xr:uid="{00000000-0005-0000-0000-00008E020000}"/>
+    <cellStyle name="Обычный 16 4" xfId="655" xr:uid="{00000000-0005-0000-0000-00008F020000}"/>
+    <cellStyle name="Обычный 16 40" xfId="656" xr:uid="{00000000-0005-0000-0000-000090020000}"/>
+    <cellStyle name="Обычный 16 41" xfId="657" xr:uid="{00000000-0005-0000-0000-000091020000}"/>
+    <cellStyle name="Обычный 16 42" xfId="658" xr:uid="{00000000-0005-0000-0000-000092020000}"/>
+    <cellStyle name="Обычный 16 43" xfId="659" xr:uid="{00000000-0005-0000-0000-000093020000}"/>
+    <cellStyle name="Обычный 16 44" xfId="660" xr:uid="{00000000-0005-0000-0000-000094020000}"/>
+    <cellStyle name="Обычный 16 45" xfId="661" xr:uid="{00000000-0005-0000-0000-000095020000}"/>
+    <cellStyle name="Обычный 16 46" xfId="662" xr:uid="{00000000-0005-0000-0000-000096020000}"/>
+    <cellStyle name="Обычный 16 47" xfId="663" xr:uid="{00000000-0005-0000-0000-000097020000}"/>
+    <cellStyle name="Обычный 16 48" xfId="664" xr:uid="{00000000-0005-0000-0000-000098020000}"/>
+    <cellStyle name="Обычный 16 49" xfId="665" xr:uid="{00000000-0005-0000-0000-000099020000}"/>
+    <cellStyle name="Обычный 16 5" xfId="666" xr:uid="{00000000-0005-0000-0000-00009A020000}"/>
+    <cellStyle name="Обычный 16 50" xfId="667" xr:uid="{00000000-0005-0000-0000-00009B020000}"/>
+    <cellStyle name="Обычный 16 51" xfId="668" xr:uid="{00000000-0005-0000-0000-00009C020000}"/>
+    <cellStyle name="Обычный 16 52" xfId="669" xr:uid="{00000000-0005-0000-0000-00009D020000}"/>
+    <cellStyle name="Обычный 16 53" xfId="670" xr:uid="{00000000-0005-0000-0000-00009E020000}"/>
+    <cellStyle name="Обычный 16 54" xfId="671" xr:uid="{00000000-0005-0000-0000-00009F020000}"/>
+    <cellStyle name="Обычный 16 55" xfId="672" xr:uid="{00000000-0005-0000-0000-0000A0020000}"/>
+    <cellStyle name="Обычный 16 56" xfId="673" xr:uid="{00000000-0005-0000-0000-0000A1020000}"/>
+    <cellStyle name="Обычный 16 57" xfId="674" xr:uid="{00000000-0005-0000-0000-0000A2020000}"/>
+    <cellStyle name="Обычный 16 58" xfId="675" xr:uid="{00000000-0005-0000-0000-0000A3020000}"/>
+    <cellStyle name="Обычный 16 59" xfId="676" xr:uid="{00000000-0005-0000-0000-0000A4020000}"/>
+    <cellStyle name="Обычный 16 6" xfId="677" xr:uid="{00000000-0005-0000-0000-0000A5020000}"/>
+    <cellStyle name="Обычный 16 60" xfId="678" xr:uid="{00000000-0005-0000-0000-0000A6020000}"/>
+    <cellStyle name="Обычный 16 61" xfId="679" xr:uid="{00000000-0005-0000-0000-0000A7020000}"/>
+    <cellStyle name="Обычный 16 62" xfId="680" xr:uid="{00000000-0005-0000-0000-0000A8020000}"/>
+    <cellStyle name="Обычный 16 63" xfId="681" xr:uid="{00000000-0005-0000-0000-0000A9020000}"/>
+    <cellStyle name="Обычный 16 64" xfId="682" xr:uid="{00000000-0005-0000-0000-0000AA020000}"/>
+    <cellStyle name="Обычный 16 65" xfId="683" xr:uid="{00000000-0005-0000-0000-0000AB020000}"/>
+    <cellStyle name="Обычный 16 66" xfId="684" xr:uid="{00000000-0005-0000-0000-0000AC020000}"/>
+    <cellStyle name="Обычный 16 67" xfId="685" xr:uid="{00000000-0005-0000-0000-0000AD020000}"/>
+    <cellStyle name="Обычный 16 68" xfId="686" xr:uid="{00000000-0005-0000-0000-0000AE020000}"/>
+    <cellStyle name="Обычный 16 69" xfId="687" xr:uid="{00000000-0005-0000-0000-0000AF020000}"/>
+    <cellStyle name="Обычный 16 7" xfId="688" xr:uid="{00000000-0005-0000-0000-0000B0020000}"/>
+    <cellStyle name="Обычный 16 70" xfId="689" xr:uid="{00000000-0005-0000-0000-0000B1020000}"/>
+    <cellStyle name="Обычный 16 71" xfId="690" xr:uid="{00000000-0005-0000-0000-0000B2020000}"/>
+    <cellStyle name="Обычный 16 72" xfId="691" xr:uid="{00000000-0005-0000-0000-0000B3020000}"/>
+    <cellStyle name="Обычный 16 73" xfId="692" xr:uid="{00000000-0005-0000-0000-0000B4020000}"/>
+    <cellStyle name="Обычный 16 74" xfId="693" xr:uid="{00000000-0005-0000-0000-0000B5020000}"/>
+    <cellStyle name="Обычный 16 75" xfId="694" xr:uid="{00000000-0005-0000-0000-0000B6020000}"/>
+    <cellStyle name="Обычный 16 76" xfId="695" xr:uid="{00000000-0005-0000-0000-0000B7020000}"/>
+    <cellStyle name="Обычный 16 77" xfId="696" xr:uid="{00000000-0005-0000-0000-0000B8020000}"/>
+    <cellStyle name="Обычный 16 78" xfId="697" xr:uid="{00000000-0005-0000-0000-0000B9020000}"/>
+    <cellStyle name="Обычный 16 79" xfId="698" xr:uid="{00000000-0005-0000-0000-0000BA020000}"/>
+    <cellStyle name="Обычный 16 8" xfId="699" xr:uid="{00000000-0005-0000-0000-0000BB020000}"/>
+    <cellStyle name="Обычный 16 80" xfId="700" xr:uid="{00000000-0005-0000-0000-0000BC020000}"/>
+    <cellStyle name="Обычный 16 81" xfId="701" xr:uid="{00000000-0005-0000-0000-0000BD020000}"/>
+    <cellStyle name="Обычный 16 82" xfId="702" xr:uid="{00000000-0005-0000-0000-0000BE020000}"/>
+    <cellStyle name="Обычный 16 83" xfId="703" xr:uid="{00000000-0005-0000-0000-0000BF020000}"/>
+    <cellStyle name="Обычный 16 84" xfId="704" xr:uid="{00000000-0005-0000-0000-0000C0020000}"/>
+    <cellStyle name="Обычный 16 85" xfId="705" xr:uid="{00000000-0005-0000-0000-0000C1020000}"/>
+    <cellStyle name="Обычный 16 86" xfId="706" xr:uid="{00000000-0005-0000-0000-0000C2020000}"/>
+    <cellStyle name="Обычный 16 87" xfId="707" xr:uid="{00000000-0005-0000-0000-0000C3020000}"/>
+    <cellStyle name="Обычный 16 88" xfId="708" xr:uid="{00000000-0005-0000-0000-0000C4020000}"/>
+    <cellStyle name="Обычный 16 89" xfId="709" xr:uid="{00000000-0005-0000-0000-0000C5020000}"/>
+    <cellStyle name="Обычный 16 9" xfId="710" xr:uid="{00000000-0005-0000-0000-0000C6020000}"/>
+    <cellStyle name="Обычный 16 90" xfId="711" xr:uid="{00000000-0005-0000-0000-0000C7020000}"/>
+    <cellStyle name="Обычный 16 91" xfId="712" xr:uid="{00000000-0005-0000-0000-0000C8020000}"/>
+    <cellStyle name="Обычный 16 92" xfId="713" xr:uid="{00000000-0005-0000-0000-0000C9020000}"/>
+    <cellStyle name="Обычный 16 93" xfId="714" xr:uid="{00000000-0005-0000-0000-0000CA020000}"/>
+    <cellStyle name="Обычный 16 94" xfId="715" xr:uid="{00000000-0005-0000-0000-0000CB020000}"/>
+    <cellStyle name="Обычный 16 95" xfId="716" xr:uid="{00000000-0005-0000-0000-0000CC020000}"/>
+    <cellStyle name="Обычный 16 96" xfId="717" xr:uid="{00000000-0005-0000-0000-0000CD020000}"/>
+    <cellStyle name="Обычный 16 97" xfId="718" xr:uid="{00000000-0005-0000-0000-0000CE020000}"/>
+    <cellStyle name="Обычный 16 98" xfId="719" xr:uid="{00000000-0005-0000-0000-0000CF020000}"/>
+    <cellStyle name="Обычный 16 99" xfId="720" xr:uid="{00000000-0005-0000-0000-0000D0020000}"/>
+    <cellStyle name="Обычный 17 10" xfId="721" xr:uid="{00000000-0005-0000-0000-0000D1020000}"/>
+    <cellStyle name="Обычный 17 11" xfId="722" xr:uid="{00000000-0005-0000-0000-0000D2020000}"/>
+    <cellStyle name="Обычный 17 12" xfId="723" xr:uid="{00000000-0005-0000-0000-0000D3020000}"/>
+    <cellStyle name="Обычный 17 13" xfId="724" xr:uid="{00000000-0005-0000-0000-0000D4020000}"/>
+    <cellStyle name="Обычный 17 14" xfId="725" xr:uid="{00000000-0005-0000-0000-0000D5020000}"/>
+    <cellStyle name="Обычный 17 15" xfId="726" xr:uid="{00000000-0005-0000-0000-0000D6020000}"/>
+    <cellStyle name="Обычный 17 16" xfId="727" xr:uid="{00000000-0005-0000-0000-0000D7020000}"/>
+    <cellStyle name="Обычный 17 17" xfId="728" xr:uid="{00000000-0005-0000-0000-0000D8020000}"/>
+    <cellStyle name="Обычный 17 18" xfId="729" xr:uid="{00000000-0005-0000-0000-0000D9020000}"/>
+    <cellStyle name="Обычный 17 19" xfId="730" xr:uid="{00000000-0005-0000-0000-0000DA020000}"/>
+    <cellStyle name="Обычный 17 2" xfId="731" xr:uid="{00000000-0005-0000-0000-0000DB020000}"/>
+    <cellStyle name="Обычный 17 20" xfId="732" xr:uid="{00000000-0005-0000-0000-0000DC020000}"/>
+    <cellStyle name="Обычный 17 21" xfId="733" xr:uid="{00000000-0005-0000-0000-0000DD020000}"/>
+    <cellStyle name="Обычный 17 22" xfId="734" xr:uid="{00000000-0005-0000-0000-0000DE020000}"/>
+    <cellStyle name="Обычный 17 23" xfId="735" xr:uid="{00000000-0005-0000-0000-0000DF020000}"/>
+    <cellStyle name="Обычный 17 24" xfId="736" xr:uid="{00000000-0005-0000-0000-0000E0020000}"/>
+    <cellStyle name="Обычный 17 25" xfId="737" xr:uid="{00000000-0005-0000-0000-0000E1020000}"/>
+    <cellStyle name="Обычный 17 26" xfId="738" xr:uid="{00000000-0005-0000-0000-0000E2020000}"/>
+    <cellStyle name="Обычный 17 27" xfId="739" xr:uid="{00000000-0005-0000-0000-0000E3020000}"/>
+    <cellStyle name="Обычный 17 28" xfId="740" xr:uid="{00000000-0005-0000-0000-0000E4020000}"/>
+    <cellStyle name="Обычный 17 29" xfId="741" xr:uid="{00000000-0005-0000-0000-0000E5020000}"/>
+    <cellStyle name="Обычный 17 3" xfId="742" xr:uid="{00000000-0005-0000-0000-0000E6020000}"/>
+    <cellStyle name="Обычный 17 30" xfId="743" xr:uid="{00000000-0005-0000-0000-0000E7020000}"/>
+    <cellStyle name="Обычный 17 31" xfId="744" xr:uid="{00000000-0005-0000-0000-0000E8020000}"/>
+    <cellStyle name="Обычный 17 32" xfId="745" xr:uid="{00000000-0005-0000-0000-0000E9020000}"/>
+    <cellStyle name="Обычный 17 33" xfId="746" xr:uid="{00000000-0005-0000-0000-0000EA020000}"/>
+    <cellStyle name="Обычный 17 34" xfId="747" xr:uid="{00000000-0005-0000-0000-0000EB020000}"/>
+    <cellStyle name="Обычный 17 35" xfId="748" xr:uid="{00000000-0005-0000-0000-0000EC020000}"/>
+    <cellStyle name="Обычный 17 36" xfId="749" xr:uid="{00000000-0005-0000-0000-0000ED020000}"/>
+    <cellStyle name="Обычный 17 37" xfId="750" xr:uid="{00000000-0005-0000-0000-0000EE020000}"/>
+    <cellStyle name="Обычный 17 38" xfId="751" xr:uid="{00000000-0005-0000-0000-0000EF020000}"/>
+    <cellStyle name="Обычный 17 39" xfId="752" xr:uid="{00000000-0005-0000-0000-0000F0020000}"/>
+    <cellStyle name="Обычный 17 4" xfId="753" xr:uid="{00000000-0005-0000-0000-0000F1020000}"/>
+    <cellStyle name="Обычный 17 40" xfId="754" xr:uid="{00000000-0005-0000-0000-0000F2020000}"/>
+    <cellStyle name="Обычный 17 41" xfId="755" xr:uid="{00000000-0005-0000-0000-0000F3020000}"/>
+    <cellStyle name="Обычный 17 42" xfId="756" xr:uid="{00000000-0005-0000-0000-0000F4020000}"/>
+    <cellStyle name="Обычный 17 43" xfId="757" xr:uid="{00000000-0005-0000-0000-0000F5020000}"/>
+    <cellStyle name="Обычный 17 44" xfId="758" xr:uid="{00000000-0005-0000-0000-0000F6020000}"/>
+    <cellStyle name="Обычный 17 45" xfId="759" xr:uid="{00000000-0005-0000-0000-0000F7020000}"/>
+    <cellStyle name="Обычный 17 46" xfId="760" xr:uid="{00000000-0005-0000-0000-0000F8020000}"/>
+    <cellStyle name="Обычный 17 47" xfId="761" xr:uid="{00000000-0005-0000-0000-0000F9020000}"/>
+    <cellStyle name="Обычный 17 48" xfId="762" xr:uid="{00000000-0005-0000-0000-0000FA020000}"/>
+    <cellStyle name="Обычный 17 49" xfId="763" xr:uid="{00000000-0005-0000-0000-0000FB020000}"/>
+    <cellStyle name="Обычный 17 5" xfId="764" xr:uid="{00000000-0005-0000-0000-0000FC020000}"/>
+    <cellStyle name="Обычный 17 50" xfId="765" xr:uid="{00000000-0005-0000-0000-0000FD020000}"/>
+    <cellStyle name="Обычный 17 51" xfId="766" xr:uid="{00000000-0005-0000-0000-0000FE020000}"/>
+    <cellStyle name="Обычный 17 52" xfId="767" xr:uid="{00000000-0005-0000-0000-0000FF020000}"/>
+    <cellStyle name="Обычный 17 53" xfId="768" xr:uid="{00000000-0005-0000-0000-000000030000}"/>
+    <cellStyle name="Обычный 17 54" xfId="769" xr:uid="{00000000-0005-0000-0000-000001030000}"/>
+    <cellStyle name="Обычный 17 55" xfId="770" xr:uid="{00000000-0005-0000-0000-000002030000}"/>
+    <cellStyle name="Обычный 17 56" xfId="771" xr:uid="{00000000-0005-0000-0000-000003030000}"/>
+    <cellStyle name="Обычный 17 57" xfId="772" xr:uid="{00000000-0005-0000-0000-000004030000}"/>
+    <cellStyle name="Обычный 17 58" xfId="773" xr:uid="{00000000-0005-0000-0000-000005030000}"/>
+    <cellStyle name="Обычный 17 59" xfId="774" xr:uid="{00000000-0005-0000-0000-000006030000}"/>
+    <cellStyle name="Обычный 17 6" xfId="775" xr:uid="{00000000-0005-0000-0000-000007030000}"/>
+    <cellStyle name="Обычный 17 60" xfId="776" xr:uid="{00000000-0005-0000-0000-000008030000}"/>
+    <cellStyle name="Обычный 17 61" xfId="777" xr:uid="{00000000-0005-0000-0000-000009030000}"/>
+    <cellStyle name="Обычный 17 62" xfId="778" xr:uid="{00000000-0005-0000-0000-00000A030000}"/>
+    <cellStyle name="Обычный 17 63" xfId="779" xr:uid="{00000000-0005-0000-0000-00000B030000}"/>
+    <cellStyle name="Обычный 17 64" xfId="780" xr:uid="{00000000-0005-0000-0000-00000C030000}"/>
+    <cellStyle name="Обычный 17 65" xfId="781" xr:uid="{00000000-0005-0000-0000-00000D030000}"/>
+    <cellStyle name="Обычный 17 66" xfId="782" xr:uid="{00000000-0005-0000-0000-00000E030000}"/>
+    <cellStyle name="Обычный 17 67" xfId="783" xr:uid="{00000000-0005-0000-0000-00000F030000}"/>
+    <cellStyle name="Обычный 17 68" xfId="784" xr:uid="{00000000-0005-0000-0000-000010030000}"/>
+    <cellStyle name="Обычный 17 69" xfId="785" xr:uid="{00000000-0005-0000-0000-000011030000}"/>
+    <cellStyle name="Обычный 17 7" xfId="786" xr:uid="{00000000-0005-0000-0000-000012030000}"/>
+    <cellStyle name="Обычный 17 70" xfId="787" xr:uid="{00000000-0005-0000-0000-000013030000}"/>
+    <cellStyle name="Обычный 17 71" xfId="788" xr:uid="{00000000-0005-0000-0000-000014030000}"/>
+    <cellStyle name="Обычный 17 72" xfId="789" xr:uid="{00000000-0005-0000-0000-000015030000}"/>
+    <cellStyle name="Обычный 17 73" xfId="790" xr:uid="{00000000-0005-0000-0000-000016030000}"/>
+    <cellStyle name="Обычный 17 74" xfId="791" xr:uid="{00000000-0005-0000-0000-000017030000}"/>
+    <cellStyle name="Обычный 17 75" xfId="792" xr:uid="{00000000-0005-0000-0000-000018030000}"/>
+    <cellStyle name="Обычный 17 76" xfId="793" xr:uid="{00000000-0005-0000-0000-000019030000}"/>
+    <cellStyle name="Обычный 17 77" xfId="794" xr:uid="{00000000-0005-0000-0000-00001A030000}"/>
+    <cellStyle name="Обычный 17 78" xfId="795" xr:uid="{00000000-0005-0000-0000-00001B030000}"/>
+    <cellStyle name="Обычный 17 79" xfId="796" xr:uid="{00000000-0005-0000-0000-00001C030000}"/>
+    <cellStyle name="Обычный 17 8" xfId="797" xr:uid="{00000000-0005-0000-0000-00001D030000}"/>
+    <cellStyle name="Обычный 17 80" xfId="798" xr:uid="{00000000-0005-0000-0000-00001E030000}"/>
+    <cellStyle name="Обычный 17 81" xfId="799" xr:uid="{00000000-0005-0000-0000-00001F030000}"/>
+    <cellStyle name="Обычный 17 82" xfId="800" xr:uid="{00000000-0005-0000-0000-000020030000}"/>
+    <cellStyle name="Обычный 17 83" xfId="801" xr:uid="{00000000-0005-0000-0000-000021030000}"/>
+    <cellStyle name="Обычный 17 84" xfId="802" xr:uid="{00000000-0005-0000-0000-000022030000}"/>
+    <cellStyle name="Обычный 17 85" xfId="803" xr:uid="{00000000-0005-0000-0000-000023030000}"/>
+    <cellStyle name="Обычный 17 86" xfId="804" xr:uid="{00000000-0005-0000-0000-000024030000}"/>
+    <cellStyle name="Обычный 17 87" xfId="805" xr:uid="{00000000-0005-0000-0000-000025030000}"/>
+    <cellStyle name="Обычный 17 88" xfId="806" xr:uid="{00000000-0005-0000-0000-000026030000}"/>
+    <cellStyle name="Обычный 17 89" xfId="807" xr:uid="{00000000-0005-0000-0000-000027030000}"/>
+    <cellStyle name="Обычный 17 9" xfId="808" xr:uid="{00000000-0005-0000-0000-000028030000}"/>
+    <cellStyle name="Обычный 17 90" xfId="809" xr:uid="{00000000-0005-0000-0000-000029030000}"/>
+    <cellStyle name="Обычный 17 91" xfId="810" xr:uid="{00000000-0005-0000-0000-00002A030000}"/>
+    <cellStyle name="Обычный 17 92" xfId="811" xr:uid="{00000000-0005-0000-0000-00002B030000}"/>
+    <cellStyle name="Обычный 17 93" xfId="812" xr:uid="{00000000-0005-0000-0000-00002C030000}"/>
+    <cellStyle name="Обычный 17 94" xfId="813" xr:uid="{00000000-0005-0000-0000-00002D030000}"/>
+    <cellStyle name="Обычный 17 95" xfId="814" xr:uid="{00000000-0005-0000-0000-00002E030000}"/>
+    <cellStyle name="Обычный 17 96" xfId="815" xr:uid="{00000000-0005-0000-0000-00002F030000}"/>
+    <cellStyle name="Обычный 17 97" xfId="816" xr:uid="{00000000-0005-0000-0000-000030030000}"/>
+    <cellStyle name="Обычный 17 98" xfId="817" xr:uid="{00000000-0005-0000-0000-000031030000}"/>
+    <cellStyle name="Обычный 18 10" xfId="818" xr:uid="{00000000-0005-0000-0000-000032030000}"/>
+    <cellStyle name="Обычный 18 11" xfId="819" xr:uid="{00000000-0005-0000-0000-000033030000}"/>
+    <cellStyle name="Обычный 18 12" xfId="820" xr:uid="{00000000-0005-0000-0000-000034030000}"/>
+    <cellStyle name="Обычный 18 13" xfId="821" xr:uid="{00000000-0005-0000-0000-000035030000}"/>
+    <cellStyle name="Обычный 18 14" xfId="822" xr:uid="{00000000-0005-0000-0000-000036030000}"/>
+    <cellStyle name="Обычный 18 15" xfId="823" xr:uid="{00000000-0005-0000-0000-000037030000}"/>
+    <cellStyle name="Обычный 18 16" xfId="824" xr:uid="{00000000-0005-0000-0000-000038030000}"/>
+    <cellStyle name="Обычный 18 17" xfId="825" xr:uid="{00000000-0005-0000-0000-000039030000}"/>
+    <cellStyle name="Обычный 18 18" xfId="826" xr:uid="{00000000-0005-0000-0000-00003A030000}"/>
+    <cellStyle name="Обычный 18 19" xfId="827" xr:uid="{00000000-0005-0000-0000-00003B030000}"/>
+    <cellStyle name="Обычный 18 2" xfId="828" xr:uid="{00000000-0005-0000-0000-00003C030000}"/>
+    <cellStyle name="Обычный 18 20" xfId="829" xr:uid="{00000000-0005-0000-0000-00003D030000}"/>
+    <cellStyle name="Обычный 18 21" xfId="830" xr:uid="{00000000-0005-0000-0000-00003E030000}"/>
+    <cellStyle name="Обычный 18 22" xfId="831" xr:uid="{00000000-0005-0000-0000-00003F030000}"/>
+    <cellStyle name="Обычный 18 23" xfId="832" xr:uid="{00000000-0005-0000-0000-000040030000}"/>
+    <cellStyle name="Обычный 18 24" xfId="833" xr:uid="{00000000-0005-0000-0000-000041030000}"/>
+    <cellStyle name="Обычный 18 25" xfId="834" xr:uid="{00000000-0005-0000-0000-000042030000}"/>
+    <cellStyle name="Обычный 18 26" xfId="835" xr:uid="{00000000-0005-0000-0000-000043030000}"/>
+    <cellStyle name="Обычный 18 27" xfId="836" xr:uid="{00000000-0005-0000-0000-000044030000}"/>
+    <cellStyle name="Обычный 18 28" xfId="837" xr:uid="{00000000-0005-0000-0000-000045030000}"/>
+    <cellStyle name="Обычный 18 29" xfId="838" xr:uid="{00000000-0005-0000-0000-000046030000}"/>
+    <cellStyle name="Обычный 18 3" xfId="839" xr:uid="{00000000-0005-0000-0000-000047030000}"/>
+    <cellStyle name="Обычный 18 30" xfId="840" xr:uid="{00000000-0005-0000-0000-000048030000}"/>
+    <cellStyle name="Обычный 18 31" xfId="841" xr:uid="{00000000-0005-0000-0000-000049030000}"/>
+    <cellStyle name="Обычный 18 32" xfId="842" xr:uid="{00000000-0005-0000-0000-00004A030000}"/>
+    <cellStyle name="Обычный 18 33" xfId="843" xr:uid="{00000000-0005-0000-0000-00004B030000}"/>
+    <cellStyle name="Обычный 18 34" xfId="844" xr:uid="{00000000-0005-0000-0000-00004C030000}"/>
+    <cellStyle name="Обычный 18 35" xfId="845" xr:uid="{00000000-0005-0000-0000-00004D030000}"/>
+    <cellStyle name="Обычный 18 36" xfId="846" xr:uid="{00000000-0005-0000-0000-00004E030000}"/>
+    <cellStyle name="Обычный 18 37" xfId="847" xr:uid="{00000000-0005-0000-0000-00004F030000}"/>
+    <cellStyle name="Обычный 18 38" xfId="848" xr:uid="{00000000-0005-0000-0000-000050030000}"/>
+    <cellStyle name="Обычный 18 39" xfId="849" xr:uid="{00000000-0005-0000-0000-000051030000}"/>
+    <cellStyle name="Обычный 18 4" xfId="850" xr:uid="{00000000-0005-0000-0000-000052030000}"/>
+    <cellStyle name="Обычный 18 40" xfId="851" xr:uid="{00000000-0005-0000-0000-000053030000}"/>
+    <cellStyle name="Обычный 18 41" xfId="852" xr:uid="{00000000-0005-0000-0000-000054030000}"/>
+    <cellStyle name="Обычный 18 42" xfId="853" xr:uid="{00000000-0005-0000-0000-000055030000}"/>
+    <cellStyle name="Обычный 18 43" xfId="854" xr:uid="{00000000-0005-0000-0000-000056030000}"/>
+    <cellStyle name="Обычный 18 44" xfId="855" xr:uid="{00000000-0005-0000-0000-000057030000}"/>
+    <cellStyle name="Обычный 18 45" xfId="856" xr:uid="{00000000-0005-0000-0000-000058030000}"/>
+    <cellStyle name="Обычный 18 46" xfId="857" xr:uid="{00000000-0005-0000-0000-000059030000}"/>
+    <cellStyle name="Обычный 18 47" xfId="858" xr:uid="{00000000-0005-0000-0000-00005A030000}"/>
+    <cellStyle name="Обычный 18 48" xfId="859" xr:uid="{00000000-0005-0000-0000-00005B030000}"/>
+    <cellStyle name="Обычный 18 49" xfId="860" xr:uid="{00000000-0005-0000-0000-00005C030000}"/>
+    <cellStyle name="Обычный 18 5" xfId="861" xr:uid="{00000000-0005-0000-0000-00005D030000}"/>
+    <cellStyle name="Обычный 18 50" xfId="862" xr:uid="{00000000-0005-0000-0000-00005E030000}"/>
+    <cellStyle name="Обычный 18 51" xfId="863" xr:uid="{00000000-0005-0000-0000-00005F030000}"/>
+    <cellStyle name="Обычный 18 52" xfId="864" xr:uid="{00000000-0005-0000-0000-000060030000}"/>
+    <cellStyle name="Обычный 18 53" xfId="865" xr:uid="{00000000-0005-0000-0000-000061030000}"/>
+    <cellStyle name="Обычный 18 54" xfId="866" xr:uid="{00000000-0005-0000-0000-000062030000}"/>
+    <cellStyle name="Обычный 18 55" xfId="867" xr:uid="{00000000-0005-0000-0000-000063030000}"/>
+    <cellStyle name="Обычный 18 56" xfId="868" xr:uid="{00000000-0005-0000-0000-000064030000}"/>
+    <cellStyle name="Обычный 18 57" xfId="869" xr:uid="{00000000-0005-0000-0000-000065030000}"/>
+    <cellStyle name="Обычный 18 58" xfId="870" xr:uid="{00000000-0005-0000-0000-000066030000}"/>
+    <cellStyle name="Обычный 18 59" xfId="871" xr:uid="{00000000-0005-0000-0000-000067030000}"/>
+    <cellStyle name="Обычный 18 6" xfId="872" xr:uid="{00000000-0005-0000-0000-000068030000}"/>
+    <cellStyle name="Обычный 18 60" xfId="873" xr:uid="{00000000-0005-0000-0000-000069030000}"/>
+    <cellStyle name="Обычный 18 61" xfId="874" xr:uid="{00000000-0005-0000-0000-00006A030000}"/>
+    <cellStyle name="Обычный 18 62" xfId="875" xr:uid="{00000000-0005-0000-0000-00006B030000}"/>
+    <cellStyle name="Обычный 18 63" xfId="876" xr:uid="{00000000-0005-0000-0000-00006C030000}"/>
+    <cellStyle name="Обычный 18 64" xfId="877" xr:uid="{00000000-0005-0000-0000-00006D030000}"/>
+    <cellStyle name="Обычный 18 65" xfId="878" xr:uid="{00000000-0005-0000-0000-00006E030000}"/>
+    <cellStyle name="Обычный 18 66" xfId="879" xr:uid="{00000000-0005-0000-0000-00006F030000}"/>
+    <cellStyle name="Обычный 18 67" xfId="880" xr:uid="{00000000-0005-0000-0000-000070030000}"/>
+    <cellStyle name="Обычный 18 68" xfId="881" xr:uid="{00000000-0005-0000-0000-000071030000}"/>
+    <cellStyle name="Обычный 18 69" xfId="882" xr:uid="{00000000-0005-0000-0000-000072030000}"/>
+    <cellStyle name="Обычный 18 7" xfId="883" xr:uid="{00000000-0005-0000-0000-000073030000}"/>
+    <cellStyle name="Обычный 18 70" xfId="884" xr:uid="{00000000-0005-0000-0000-000074030000}"/>
+    <cellStyle name="Обычный 18 71" xfId="885" xr:uid="{00000000-0005-0000-0000-000075030000}"/>
+    <cellStyle name="Обычный 18 72" xfId="886" xr:uid="{00000000-0005-0000-0000-000076030000}"/>
+    <cellStyle name="Обычный 18 73" xfId="887" xr:uid="{00000000-0005-0000-0000-000077030000}"/>
+    <cellStyle name="Обычный 18 74" xfId="888" xr:uid="{00000000-0005-0000-0000-000078030000}"/>
+    <cellStyle name="Обычный 18 75" xfId="889" xr:uid="{00000000-0005-0000-0000-000079030000}"/>
+    <cellStyle name="Обычный 18 76" xfId="890" xr:uid="{00000000-0005-0000-0000-00007A030000}"/>
+    <cellStyle name="Обычный 18 77" xfId="891" xr:uid="{00000000-0005-0000-0000-00007B030000}"/>
+    <cellStyle name="Обычный 18 78" xfId="892" xr:uid="{00000000-0005-0000-0000-00007C030000}"/>
+    <cellStyle name="Обычный 18 79" xfId="893" xr:uid="{00000000-0005-0000-0000-00007D030000}"/>
+    <cellStyle name="Обычный 18 8" xfId="894" xr:uid="{00000000-0005-0000-0000-00007E030000}"/>
+    <cellStyle name="Обычный 18 80" xfId="895" xr:uid="{00000000-0005-0000-0000-00007F030000}"/>
+    <cellStyle name="Обычный 18 81" xfId="896" xr:uid="{00000000-0005-0000-0000-000080030000}"/>
+    <cellStyle name="Обычный 18 82" xfId="897" xr:uid="{00000000-0005-0000-0000-000081030000}"/>
+    <cellStyle name="Обычный 18 83" xfId="898" xr:uid="{00000000-0005-0000-0000-000082030000}"/>
+    <cellStyle name="Обычный 18 84" xfId="899" xr:uid="{00000000-0005-0000-0000-000083030000}"/>
+    <cellStyle name="Обычный 18 85" xfId="900" xr:uid="{00000000-0005-0000-0000-000084030000}"/>
+    <cellStyle name="Обычный 18 86" xfId="901" xr:uid="{00000000-0005-0000-0000-000085030000}"/>
+    <cellStyle name="Обычный 18 87" xfId="902" xr:uid="{00000000-0005-0000-0000-000086030000}"/>
+    <cellStyle name="Обычный 18 88" xfId="903" xr:uid="{00000000-0005-0000-0000-000087030000}"/>
+    <cellStyle name="Обычный 18 89" xfId="904" xr:uid="{00000000-0005-0000-0000-000088030000}"/>
+    <cellStyle name="Обычный 18 9" xfId="905" xr:uid="{00000000-0005-0000-0000-000089030000}"/>
+    <cellStyle name="Обычный 18 90" xfId="906" xr:uid="{00000000-0005-0000-0000-00008A030000}"/>
+    <cellStyle name="Обычный 18 91" xfId="907" xr:uid="{00000000-0005-0000-0000-00008B030000}"/>
+    <cellStyle name="Обычный 18 92" xfId="908" xr:uid="{00000000-0005-0000-0000-00008C030000}"/>
+    <cellStyle name="Обычный 18 93" xfId="909" xr:uid="{00000000-0005-0000-0000-00008D030000}"/>
+    <cellStyle name="Обычный 18 94" xfId="910" xr:uid="{00000000-0005-0000-0000-00008E030000}"/>
+    <cellStyle name="Обычный 18 95" xfId="911" xr:uid="{00000000-0005-0000-0000-00008F030000}"/>
+    <cellStyle name="Обычный 18 96" xfId="912" xr:uid="{00000000-0005-0000-0000-000090030000}"/>
+    <cellStyle name="Обычный 19 10" xfId="913" xr:uid="{00000000-0005-0000-0000-000091030000}"/>
+    <cellStyle name="Обычный 19 11" xfId="914" xr:uid="{00000000-0005-0000-0000-000092030000}"/>
+    <cellStyle name="Обычный 19 12" xfId="915" xr:uid="{00000000-0005-0000-0000-000093030000}"/>
+    <cellStyle name="Обычный 19 13" xfId="916" xr:uid="{00000000-0005-0000-0000-000094030000}"/>
+    <cellStyle name="Обычный 19 14" xfId="917" xr:uid="{00000000-0005-0000-0000-000095030000}"/>
+    <cellStyle name="Обычный 19 15" xfId="918" xr:uid="{00000000-0005-0000-0000-000096030000}"/>
+    <cellStyle name="Обычный 19 16" xfId="919" xr:uid="{00000000-0005-0000-0000-000097030000}"/>
+    <cellStyle name="Обычный 19 17" xfId="920" xr:uid="{00000000-0005-0000-0000-000098030000}"/>
+    <cellStyle name="Обычный 19 18" xfId="921" xr:uid="{00000000-0005-0000-0000-000099030000}"/>
+    <cellStyle name="Обычный 19 19" xfId="922" xr:uid="{00000000-0005-0000-0000-00009A030000}"/>
+    <cellStyle name="Обычный 19 2" xfId="923" xr:uid="{00000000-0005-0000-0000-00009B030000}"/>
+    <cellStyle name="Обычный 19 20" xfId="924" xr:uid="{00000000-0005-0000-0000-00009C030000}"/>
+    <cellStyle name="Обычный 19 21" xfId="925" xr:uid="{00000000-0005-0000-0000-00009D030000}"/>
+    <cellStyle name="Обычный 19 22" xfId="926" xr:uid="{00000000-0005-0000-0000-00009E030000}"/>
+    <cellStyle name="Обычный 19 23" xfId="927" xr:uid="{00000000-0005-0000-0000-00009F030000}"/>
+    <cellStyle name="Обычный 19 24" xfId="928" xr:uid="{00000000-0005-0000-0000-0000A0030000}"/>
+    <cellStyle name="Обычный 19 25" xfId="929" xr:uid="{00000000-0005-0000-0000-0000A1030000}"/>
+    <cellStyle name="Обычный 19 26" xfId="930" xr:uid="{00000000-0005-0000-0000-0000A2030000}"/>
+    <cellStyle name="Обычный 19 27" xfId="931" xr:uid="{00000000-0005-0000-0000-0000A3030000}"/>
+    <cellStyle name="Обычный 19 28" xfId="932" xr:uid="{00000000-0005-0000-0000-0000A4030000}"/>
+    <cellStyle name="Обычный 19 29" xfId="933" xr:uid="{00000000-0005-0000-0000-0000A5030000}"/>
+    <cellStyle name="Обычный 19 3" xfId="934" xr:uid="{00000000-0005-0000-0000-0000A6030000}"/>
+    <cellStyle name="Обычный 19 30" xfId="935" xr:uid="{00000000-0005-0000-0000-0000A7030000}"/>
+    <cellStyle name="Обычный 19 31" xfId="936" xr:uid="{00000000-0005-0000-0000-0000A8030000}"/>
+    <cellStyle name="Обычный 19 32" xfId="937" xr:uid="{00000000-0005-0000-0000-0000A9030000}"/>
+    <cellStyle name="Обычный 19 33" xfId="938" xr:uid="{00000000-0005-0000-0000-0000AA030000}"/>
+    <cellStyle name="Обычный 19 34" xfId="939" xr:uid="{00000000-0005-0000-0000-0000AB030000}"/>
+    <cellStyle name="Обычный 19 35" xfId="940" xr:uid="{00000000-0005-0000-0000-0000AC030000}"/>
+    <cellStyle name="Обычный 19 36" xfId="941" xr:uid="{00000000-0005-0000-0000-0000AD030000}"/>
+    <cellStyle name="Обычный 19 37" xfId="942" xr:uid="{00000000-0005-0000-0000-0000AE030000}"/>
+    <cellStyle name="Обычный 19 38" xfId="943" xr:uid="{00000000-0005-0000-0000-0000AF030000}"/>
+    <cellStyle name="Обычный 19 39" xfId="944" xr:uid="{00000000-0005-0000-0000-0000B0030000}"/>
+    <cellStyle name="Обычный 19 4" xfId="945" xr:uid="{00000000-0005-0000-0000-0000B1030000}"/>
+    <cellStyle name="Обычный 19 40" xfId="946" xr:uid="{00000000-0005-0000-0000-0000B2030000}"/>
+    <cellStyle name="Обычный 19 41" xfId="947" xr:uid="{00000000-0005-0000-0000-0000B3030000}"/>
+    <cellStyle name="Обычный 19 42" xfId="948" xr:uid="{00000000-0005-0000-0000-0000B4030000}"/>
+    <cellStyle name="Обычный 19 43" xfId="949" xr:uid="{00000000-0005-0000-0000-0000B5030000}"/>
+    <cellStyle name="Обычный 19 44" xfId="950" xr:uid="{00000000-0005-0000-0000-0000B6030000}"/>
+    <cellStyle name="Обычный 19 45" xfId="951" xr:uid="{00000000-0005-0000-0000-0000B7030000}"/>
+    <cellStyle name="Обычный 19 46" xfId="952" xr:uid="{00000000-0005-0000-0000-0000B8030000}"/>
+    <cellStyle name="Обычный 19 47" xfId="953" xr:uid="{00000000-0005-0000-0000-0000B9030000}"/>
+    <cellStyle name="Обычный 19 48" xfId="954" xr:uid="{00000000-0005-0000-0000-0000BA030000}"/>
+    <cellStyle name="Обычный 19 49" xfId="955" xr:uid="{00000000-0005-0000-0000-0000BB030000}"/>
+    <cellStyle name="Обычный 19 5" xfId="956" xr:uid="{00000000-0005-0000-0000-0000BC030000}"/>
+    <cellStyle name="Обычный 19 50" xfId="957" xr:uid="{00000000-0005-0000-0000-0000BD030000}"/>
+    <cellStyle name="Обычный 19 51" xfId="958" xr:uid="{00000000-0005-0000-0000-0000BE030000}"/>
+    <cellStyle name="Обычный 19 52" xfId="959" xr:uid="{00000000-0005-0000-0000-0000BF030000}"/>
+    <cellStyle name="Обычный 19 53" xfId="960" xr:uid="{00000000-0005-0000-0000-0000C0030000}"/>
+    <cellStyle name="Обычный 19 54" xfId="961" xr:uid="{00000000-0005-0000-0000-0000C1030000}"/>
+    <cellStyle name="Обычный 19 55" xfId="962" xr:uid="{00000000-0005-0000-0000-0000C2030000}"/>
+    <cellStyle name="Обычный 19 56" xfId="963" xr:uid="{00000000-0005-0000-0000-0000C3030000}"/>
+    <cellStyle name="Обычный 19 57" xfId="964" xr:uid="{00000000-0005-0000-0000-0000C4030000}"/>
+    <cellStyle name="Обычный 19 58" xfId="965" xr:uid="{00000000-0005-0000-0000-0000C5030000}"/>
+    <cellStyle name="Обычный 19 59" xfId="966" xr:uid="{00000000-0005-0000-0000-0000C6030000}"/>
+    <cellStyle name="Обычный 19 6" xfId="967" xr:uid="{00000000-0005-0000-0000-0000C7030000}"/>
+    <cellStyle name="Обычный 19 60" xfId="968" xr:uid="{00000000-0005-0000-0000-0000C8030000}"/>
+    <cellStyle name="Обычный 19 61" xfId="969" xr:uid="{00000000-0005-0000-0000-0000C9030000}"/>
+    <cellStyle name="Обычный 19 62" xfId="970" xr:uid="{00000000-0005-0000-0000-0000CA030000}"/>
+    <cellStyle name="Обычный 19 63" xfId="971" xr:uid="{00000000-0005-0000-0000-0000CB030000}"/>
+    <cellStyle name="Обычный 19 64" xfId="972" xr:uid="{00000000-0005-0000-0000-0000CC030000}"/>
+    <cellStyle name="Обычный 19 65" xfId="973" xr:uid="{00000000-0005-0000-0000-0000CD030000}"/>
+    <cellStyle name="Обычный 19 66" xfId="974" xr:uid="{00000000-0005-0000-0000-0000CE030000}"/>
+    <cellStyle name="Обычный 19 67" xfId="975" xr:uid="{00000000-0005-0000-0000-0000CF030000}"/>
+    <cellStyle name="Обычный 19 68" xfId="976" xr:uid="{00000000-0005-0000-0000-0000D0030000}"/>
+    <cellStyle name="Обычный 19 69" xfId="977" xr:uid="{00000000-0005-0000-0000-0000D1030000}"/>
+    <cellStyle name="Обычный 19 7" xfId="978" xr:uid="{00000000-0005-0000-0000-0000D2030000}"/>
+    <cellStyle name="Обычный 19 70" xfId="979" xr:uid="{00000000-0005-0000-0000-0000D3030000}"/>
+    <cellStyle name="Обычный 19 71" xfId="980" xr:uid="{00000000-0005-0000-0000-0000D4030000}"/>
+    <cellStyle name="Обычный 19 72" xfId="981" xr:uid="{00000000-0005-0000-0000-0000D5030000}"/>
+    <cellStyle name="Обычный 19 73" xfId="982" xr:uid="{00000000-0005-0000-0000-0000D6030000}"/>
+    <cellStyle name="Обычный 19 74" xfId="983" xr:uid="{00000000-0005-0000-0000-0000D7030000}"/>
+    <cellStyle name="Обычный 19 75" xfId="984" xr:uid="{00000000-0005-0000-0000-0000D8030000}"/>
+    <cellStyle name="Обычный 19 76" xfId="985" xr:uid="{00000000-0005-0000-0000-0000D9030000}"/>
+    <cellStyle name="Обычный 19 77" xfId="986" xr:uid="{00000000-0005-0000-0000-0000DA030000}"/>
+    <cellStyle name="Обычный 19 78" xfId="987" xr:uid="{00000000-0005-0000-0000-0000DB030000}"/>
+    <cellStyle name="Обычный 19 79" xfId="988" xr:uid="{00000000-0005-0000-0000-0000DC030000}"/>
+    <cellStyle name="Обычный 19 8" xfId="989" xr:uid="{00000000-0005-0000-0000-0000DD030000}"/>
+    <cellStyle name="Обычный 19 80" xfId="990" xr:uid="{00000000-0005-0000-0000-0000DE030000}"/>
+    <cellStyle name="Обычный 19 81" xfId="991" xr:uid="{00000000-0005-0000-0000-0000DF030000}"/>
+    <cellStyle name="Обычный 19 82" xfId="992" xr:uid="{00000000-0005-0000-0000-0000E0030000}"/>
+    <cellStyle name="Обычный 19 83" xfId="993" xr:uid="{00000000-0005-0000-0000-0000E1030000}"/>
+    <cellStyle name="Обычный 19 84" xfId="994" xr:uid="{00000000-0005-0000-0000-0000E2030000}"/>
+    <cellStyle name="Обычный 19 85" xfId="995" xr:uid="{00000000-0005-0000-0000-0000E3030000}"/>
+    <cellStyle name="Обычный 19 86" xfId="996" xr:uid="{00000000-0005-0000-0000-0000E4030000}"/>
+    <cellStyle name="Обычный 19 87" xfId="997" xr:uid="{00000000-0005-0000-0000-0000E5030000}"/>
+    <cellStyle name="Обычный 19 88" xfId="998" xr:uid="{00000000-0005-0000-0000-0000E6030000}"/>
+    <cellStyle name="Обычный 19 89" xfId="999" xr:uid="{00000000-0005-0000-0000-0000E7030000}"/>
+    <cellStyle name="Обычный 19 9" xfId="1000" xr:uid="{00000000-0005-0000-0000-0000E8030000}"/>
+    <cellStyle name="Обычный 19 90" xfId="1001" xr:uid="{00000000-0005-0000-0000-0000E9030000}"/>
+    <cellStyle name="Обычный 19 91" xfId="1002" xr:uid="{00000000-0005-0000-0000-0000EA030000}"/>
+    <cellStyle name="Обычный 19 92" xfId="1003" xr:uid="{00000000-0005-0000-0000-0000EB030000}"/>
+    <cellStyle name="Обычный 19 93" xfId="1004" xr:uid="{00000000-0005-0000-0000-0000EC030000}"/>
+    <cellStyle name="Обычный 19 94" xfId="1005" xr:uid="{00000000-0005-0000-0000-0000ED030000}"/>
+    <cellStyle name="Обычный 19 95" xfId="1006" xr:uid="{00000000-0005-0000-0000-0000EE030000}"/>
+    <cellStyle name="Обычный 2" xfId="1007" xr:uid="{00000000-0005-0000-0000-0000EF030000}"/>
+    <cellStyle name="Обычный 2 10" xfId="1008" xr:uid="{00000000-0005-0000-0000-0000F0030000}"/>
+    <cellStyle name="Обычный 2 100" xfId="1009" xr:uid="{00000000-0005-0000-0000-0000F1030000}"/>
+    <cellStyle name="Обычный 2 101" xfId="1010" xr:uid="{00000000-0005-0000-0000-0000F2030000}"/>
+    <cellStyle name="Обычный 2 102" xfId="1011" xr:uid="{00000000-0005-0000-0000-0000F3030000}"/>
+    <cellStyle name="Обычный 2 103" xfId="1012" xr:uid="{00000000-0005-0000-0000-0000F4030000}"/>
+    <cellStyle name="Обычный 2 104" xfId="1013" xr:uid="{00000000-0005-0000-0000-0000F5030000}"/>
+    <cellStyle name="Обычный 2 105" xfId="1014" xr:uid="{00000000-0005-0000-0000-0000F6030000}"/>
+    <cellStyle name="Обычный 2 106" xfId="1015" xr:uid="{00000000-0005-0000-0000-0000F7030000}"/>
+    <cellStyle name="Обычный 2 107" xfId="1016" xr:uid="{00000000-0005-0000-0000-0000F8030000}"/>
+    <cellStyle name="Обычный 2 108" xfId="1017" xr:uid="{00000000-0005-0000-0000-0000F9030000}"/>
+    <cellStyle name="Обычный 2 109" xfId="1018" xr:uid="{00000000-0005-0000-0000-0000FA030000}"/>
+    <cellStyle name="Обычный 2 11" xfId="1019" xr:uid="{00000000-0005-0000-0000-0000FB030000}"/>
+    <cellStyle name="Обычный 2 110" xfId="1020" xr:uid="{00000000-0005-0000-0000-0000FC030000}"/>
+    <cellStyle name="Обычный 2 111" xfId="1021" xr:uid="{00000000-0005-0000-0000-0000FD030000}"/>
+    <cellStyle name="Обычный 2 112" xfId="1022" xr:uid="{00000000-0005-0000-0000-0000FE030000}"/>
+    <cellStyle name="Обычный 2 113" xfId="1023" xr:uid="{00000000-0005-0000-0000-0000FF030000}"/>
+    <cellStyle name="Обычный 2 114" xfId="1024" xr:uid="{00000000-0005-0000-0000-000000040000}"/>
+    <cellStyle name="Обычный 2 115" xfId="1025" xr:uid="{00000000-0005-0000-0000-000001040000}"/>
+    <cellStyle name="Обычный 2 116" xfId="1026" xr:uid="{00000000-0005-0000-0000-000002040000}"/>
+    <cellStyle name="Обычный 2 117" xfId="1027" xr:uid="{00000000-0005-0000-0000-000003040000}"/>
+    <cellStyle name="Обычный 2 118" xfId="1028" xr:uid="{00000000-0005-0000-0000-000004040000}"/>
+    <cellStyle name="Обычный 2 119" xfId="1029" xr:uid="{00000000-0005-0000-0000-000005040000}"/>
+    <cellStyle name="Обычный 2 12" xfId="1030" xr:uid="{00000000-0005-0000-0000-000006040000}"/>
+    <cellStyle name="Обычный 2 120" xfId="1031" xr:uid="{00000000-0005-0000-0000-000007040000}"/>
+    <cellStyle name="Обычный 2 121" xfId="1032" xr:uid="{00000000-0005-0000-0000-000008040000}"/>
+    <cellStyle name="Обычный 2 122" xfId="1033" xr:uid="{00000000-0005-0000-0000-000009040000}"/>
+    <cellStyle name="Обычный 2 123" xfId="1034" xr:uid="{00000000-0005-0000-0000-00000A040000}"/>
+    <cellStyle name="Обычный 2 124" xfId="1035" xr:uid="{00000000-0005-0000-0000-00000B040000}"/>
+    <cellStyle name="Обычный 2 125" xfId="1036" xr:uid="{00000000-0005-0000-0000-00000C040000}"/>
+    <cellStyle name="Обычный 2 126" xfId="1037" xr:uid="{00000000-0005-0000-0000-00000D040000}"/>
+    <cellStyle name="Обычный 2 127" xfId="1038" xr:uid="{00000000-0005-0000-0000-00000E040000}"/>
+    <cellStyle name="Обычный 2 128" xfId="1039" xr:uid="{00000000-0005-0000-0000-00000F040000}"/>
+    <cellStyle name="Обычный 2 129" xfId="1040" xr:uid="{00000000-0005-0000-0000-000010040000}"/>
+    <cellStyle name="Обычный 2 13" xfId="1041" xr:uid="{00000000-0005-0000-0000-000011040000}"/>
+    <cellStyle name="Обычный 2 130" xfId="1042" xr:uid="{00000000-0005-0000-0000-000012040000}"/>
+    <cellStyle name="Обычный 2 131" xfId="1043" xr:uid="{00000000-0005-0000-0000-000013040000}"/>
+    <cellStyle name="Обычный 2 132" xfId="1044" xr:uid="{00000000-0005-0000-0000-000014040000}"/>
+    <cellStyle name="Обычный 2 133" xfId="1045" xr:uid="{00000000-0005-0000-0000-000015040000}"/>
+    <cellStyle name="Обычный 2 134" xfId="1046" xr:uid="{00000000-0005-0000-0000-000016040000}"/>
+    <cellStyle name="Обычный 2 135" xfId="1047" xr:uid="{00000000-0005-0000-0000-000017040000}"/>
+    <cellStyle name="Обычный 2 136" xfId="1048" xr:uid="{00000000-0005-0000-0000-000018040000}"/>
+    <cellStyle name="Обычный 2 137" xfId="1049" xr:uid="{00000000-0005-0000-0000-000019040000}"/>
+    <cellStyle name="Обычный 2 138" xfId="1050" xr:uid="{00000000-0005-0000-0000-00001A040000}"/>
+    <cellStyle name="Обычный 2 139" xfId="1051" xr:uid="{00000000-0005-0000-0000-00001B040000}"/>
+    <cellStyle name="Обычный 2 14" xfId="1052" xr:uid="{00000000-0005-0000-0000-00001C040000}"/>
+    <cellStyle name="Обычный 2 140" xfId="1053" xr:uid="{00000000-0005-0000-0000-00001D040000}"/>
+    <cellStyle name="Обычный 2 141" xfId="1054" xr:uid="{00000000-0005-0000-0000-00001E040000}"/>
+    <cellStyle name="Обычный 2 142" xfId="1055" xr:uid="{00000000-0005-0000-0000-00001F040000}"/>
+    <cellStyle name="Обычный 2 143" xfId="1056" xr:uid="{00000000-0005-0000-0000-000020040000}"/>
+    <cellStyle name="Обычный 2 143 10" xfId="1057" xr:uid="{00000000-0005-0000-0000-000021040000}"/>
+    <cellStyle name="Обычный 2 143 11" xfId="1058" xr:uid="{00000000-0005-0000-0000-000022040000}"/>
+    <cellStyle name="Обычный 2 143 12" xfId="1059" xr:uid="{00000000-0005-0000-0000-000023040000}"/>
+    <cellStyle name="Обычный 2 143 13" xfId="1060" xr:uid="{00000000-0005-0000-0000-000024040000}"/>
+    <cellStyle name="Обычный 2 143 14" xfId="1061" xr:uid="{00000000-0005-0000-0000-000025040000}"/>
+    <cellStyle name="Обычный 2 143 15" xfId="1062" xr:uid="{00000000-0005-0000-0000-000026040000}"/>
+    <cellStyle name="Обычный 2 143 16" xfId="1063" xr:uid="{00000000-0005-0000-0000-000027040000}"/>
+    <cellStyle name="Обычный 2 143 17" xfId="1064" xr:uid="{00000000-0005-0000-0000-000028040000}"/>
+    <cellStyle name="Обычный 2 143 18" xfId="1065" xr:uid="{00000000-0005-0000-0000-000029040000}"/>
+    <cellStyle name="Обычный 2 143 19" xfId="1066" xr:uid="{00000000-0005-0000-0000-00002A040000}"/>
+    <cellStyle name="Обычный 2 143 2" xfId="1067" xr:uid="{00000000-0005-0000-0000-00002B040000}"/>
+    <cellStyle name="Обычный 2 143 20" xfId="1068" xr:uid="{00000000-0005-0000-0000-00002C040000}"/>
+    <cellStyle name="Обычный 2 143 21" xfId="1069" xr:uid="{00000000-0005-0000-0000-00002D040000}"/>
+    <cellStyle name="Обычный 2 143 22" xfId="1070" xr:uid="{00000000-0005-0000-0000-00002E040000}"/>
+    <cellStyle name="Обычный 2 143 23" xfId="1071" xr:uid="{00000000-0005-0000-0000-00002F040000}"/>
+    <cellStyle name="Обычный 2 143 24" xfId="1072" xr:uid="{00000000-0005-0000-0000-000030040000}"/>
+    <cellStyle name="Обычный 2 143 25" xfId="1073" xr:uid="{00000000-0005-0000-0000-000031040000}"/>
+    <cellStyle name="Обычный 2 143 26" xfId="1074" xr:uid="{00000000-0005-0000-0000-000032040000}"/>
+    <cellStyle name="Обычный 2 143 27" xfId="1075" xr:uid="{00000000-0005-0000-0000-000033040000}"/>
+    <cellStyle name="Обычный 2 143 28" xfId="1076" xr:uid="{00000000-0005-0000-0000-000034040000}"/>
+    <cellStyle name="Обычный 2 143 29" xfId="1077" xr:uid="{00000000-0005-0000-0000-000035040000}"/>
+    <cellStyle name="Обычный 2 143 3" xfId="1078" xr:uid="{00000000-0005-0000-0000-000036040000}"/>
+    <cellStyle name="Обычный 2 143 30" xfId="1079" xr:uid="{00000000-0005-0000-0000-000037040000}"/>
+    <cellStyle name="Обычный 2 143 31" xfId="1080" xr:uid="{00000000-0005-0000-0000-000038040000}"/>
+    <cellStyle name="Обычный 2 143 32" xfId="1081" xr:uid="{00000000-0005-0000-0000-000039040000}"/>
+    <cellStyle name="Обычный 2 143 33" xfId="1082" xr:uid="{00000000-0005-0000-0000-00003A040000}"/>
+    <cellStyle name="Обычный 2 143 34" xfId="1083" xr:uid="{00000000-0005-0000-0000-00003B040000}"/>
+    <cellStyle name="Обычный 2 143 35" xfId="1084" xr:uid="{00000000-0005-0000-0000-00003C040000}"/>
+    <cellStyle name="Обычный 2 143 36" xfId="1085" xr:uid="{00000000-0005-0000-0000-00003D040000}"/>
+    <cellStyle name="Обычный 2 143 37" xfId="1086" xr:uid="{00000000-0005-0000-0000-00003E040000}"/>
+    <cellStyle name="Обычный 2 143 38" xfId="1087" xr:uid="{00000000-0005-0000-0000-00003F040000}"/>
+    <cellStyle name="Обычный 2 143 39" xfId="1088" xr:uid="{00000000-0005-0000-0000-000040040000}"/>
+    <cellStyle name="Обычный 2 143 4" xfId="1089" xr:uid="{00000000-0005-0000-0000-000041040000}"/>
+    <cellStyle name="Обычный 2 143 40" xfId="1090" xr:uid="{00000000-0005-0000-0000-000042040000}"/>
+    <cellStyle name="Обычный 2 143 41" xfId="1091" xr:uid="{00000000-0005-0000-0000-000043040000}"/>
+    <cellStyle name="Обычный 2 143 42" xfId="1092" xr:uid="{00000000-0005-0000-0000-000044040000}"/>
+    <cellStyle name="Обычный 2 143 43" xfId="1093" xr:uid="{00000000-0005-0000-0000-000045040000}"/>
+    <cellStyle name="Обычный 2 143 44" xfId="1094" xr:uid="{00000000-0005-0000-0000-000046040000}"/>
+    <cellStyle name="Обычный 2 143 45" xfId="1095" xr:uid="{00000000-0005-0000-0000-000047040000}"/>
+    <cellStyle name="Обычный 2 143 46" xfId="1096" xr:uid="{00000000-0005-0000-0000-000048040000}"/>
+    <cellStyle name="Обычный 2 143 47" xfId="1097" xr:uid="{00000000-0005-0000-0000-000049040000}"/>
+    <cellStyle name="Обычный 2 143 48" xfId="1098" xr:uid="{00000000-0005-0000-0000-00004A040000}"/>
+    <cellStyle name="Обычный 2 143 49" xfId="1099" xr:uid="{00000000-0005-0000-0000-00004B040000}"/>
+    <cellStyle name="Обычный 2 143 5" xfId="1100" xr:uid="{00000000-0005-0000-0000-00004C040000}"/>
+    <cellStyle name="Обычный 2 143 50" xfId="1101" xr:uid="{00000000-0005-0000-0000-00004D040000}"/>
+    <cellStyle name="Обычный 2 143 51" xfId="1102" xr:uid="{00000000-0005-0000-0000-00004E040000}"/>
+    <cellStyle name="Обычный 2 143 52" xfId="1103" xr:uid="{00000000-0005-0000-0000-00004F040000}"/>
+    <cellStyle name="Обычный 2 143 53" xfId="1104" xr:uid="{00000000-0005-0000-0000-000050040000}"/>
+    <cellStyle name="Обычный 2 143 54" xfId="1105" xr:uid="{00000000-0005-0000-0000-000051040000}"/>
+    <cellStyle name="Обычный 2 143 55" xfId="1106" xr:uid="{00000000-0005-0000-0000-000052040000}"/>
+    <cellStyle name="Обычный 2 143 56" xfId="1107" xr:uid="{00000000-0005-0000-0000-000053040000}"/>
+    <cellStyle name="Обычный 2 143 57" xfId="1108" xr:uid="{00000000-0005-0000-0000-000054040000}"/>
+    <cellStyle name="Обычный 2 143 58" xfId="1109" xr:uid="{00000000-0005-0000-0000-000055040000}"/>
+    <cellStyle name="Обычный 2 143 59" xfId="1110" xr:uid="{00000000-0005-0000-0000-000056040000}"/>
+    <cellStyle name="Обычный 2 143 6" xfId="1111" xr:uid="{00000000-0005-0000-0000-000057040000}"/>
+    <cellStyle name="Обычный 2 143 60" xfId="1112" xr:uid="{00000000-0005-0000-0000-000058040000}"/>
+    <cellStyle name="Обычный 2 143 61" xfId="1113" xr:uid="{00000000-0005-0000-0000-000059040000}"/>
+    <cellStyle name="Обычный 2 143 62" xfId="1114" xr:uid="{00000000-0005-0000-0000-00005A040000}"/>
+    <cellStyle name="Обычный 2 143 63" xfId="1115" xr:uid="{00000000-0005-0000-0000-00005B040000}"/>
+    <cellStyle name="Обычный 2 143 7" xfId="1116" xr:uid="{00000000-0005-0000-0000-00005C040000}"/>
+    <cellStyle name="Обычный 2 143 8" xfId="1117" xr:uid="{00000000-0005-0000-0000-00005D040000}"/>
+    <cellStyle name="Обычный 2 143 9" xfId="1118" xr:uid="{00000000-0005-0000-0000-00005E040000}"/>
+    <cellStyle name="Обычный 2 144" xfId="1119" xr:uid="{00000000-0005-0000-0000-00005F040000}"/>
+    <cellStyle name="Обычный 2 145" xfId="1120" xr:uid="{00000000-0005-0000-0000-000060040000}"/>
+    <cellStyle name="Обычный 2 146" xfId="1121" xr:uid="{00000000-0005-0000-0000-000061040000}"/>
+    <cellStyle name="Обычный 2 147" xfId="1122" xr:uid="{00000000-0005-0000-0000-000062040000}"/>
+    <cellStyle name="Обычный 2 148" xfId="1123" xr:uid="{00000000-0005-0000-0000-000063040000}"/>
+    <cellStyle name="Обычный 2 149" xfId="1124" xr:uid="{00000000-0005-0000-0000-000064040000}"/>
+    <cellStyle name="Обычный 2 15" xfId="1125" xr:uid="{00000000-0005-0000-0000-000065040000}"/>
+    <cellStyle name="Обычный 2 150" xfId="1126" xr:uid="{00000000-0005-0000-0000-000066040000}"/>
+    <cellStyle name="Обычный 2 151" xfId="1127" xr:uid="{00000000-0005-0000-0000-000067040000}"/>
+    <cellStyle name="Обычный 2 152" xfId="1128" xr:uid="{00000000-0005-0000-0000-000068040000}"/>
+    <cellStyle name="Обычный 2 152 10" xfId="1129" xr:uid="{00000000-0005-0000-0000-000069040000}"/>
+    <cellStyle name="Обычный 2 152 11" xfId="1130" xr:uid="{00000000-0005-0000-0000-00006A040000}"/>
+    <cellStyle name="Обычный 2 152 12" xfId="1131" xr:uid="{00000000-0005-0000-0000-00006B040000}"/>
+    <cellStyle name="Обычный 2 152 13" xfId="1132" xr:uid="{00000000-0005-0000-0000-00006C040000}"/>
+    <cellStyle name="Обычный 2 152 14" xfId="1133" xr:uid="{00000000-0005-0000-0000-00006D040000}"/>
+    <cellStyle name="Обычный 2 152 15" xfId="1134" xr:uid="{00000000-0005-0000-0000-00006E040000}"/>
+    <cellStyle name="Обычный 2 152 16" xfId="1135" xr:uid="{00000000-0005-0000-0000-00006F040000}"/>
+    <cellStyle name="Обычный 2 152 17" xfId="1136" xr:uid="{00000000-0005-0000-0000-000070040000}"/>
+    <cellStyle name="Обычный 2 152 18" xfId="1137" xr:uid="{00000000-0005-0000-0000-000071040000}"/>
+    <cellStyle name="Обычный 2 152 19" xfId="1138" xr:uid="{00000000-0005-0000-0000-000072040000}"/>
+    <cellStyle name="Обычный 2 152 2" xfId="1139" xr:uid="{00000000-0005-0000-0000-000073040000}"/>
+    <cellStyle name="Обычный 2 152 20" xfId="1140" xr:uid="{00000000-0005-0000-0000-000074040000}"/>
+    <cellStyle name="Обычный 2 152 21" xfId="1141" xr:uid="{00000000-0005-0000-0000-000075040000}"/>
+    <cellStyle name="Обычный 2 152 22" xfId="1142" xr:uid="{00000000-0005-0000-0000-000076040000}"/>
+    <cellStyle name="Обычный 2 152 23" xfId="1143" xr:uid="{00000000-0005-0000-0000-000077040000}"/>
+    <cellStyle name="Обычный 2 152 24" xfId="1144" xr:uid="{00000000-0005-0000-0000-000078040000}"/>
+    <cellStyle name="Обычный 2 152 25" xfId="1145" xr:uid="{00000000-0005-0000-0000-000079040000}"/>
+    <cellStyle name="Обычный 2 152 26" xfId="1146" xr:uid="{00000000-0005-0000-0000-00007A040000}"/>
+    <cellStyle name="Обычный 2 152 27" xfId="1147" xr:uid="{00000000-0005-0000-0000-00007B040000}"/>
+    <cellStyle name="Обычный 2 152 28" xfId="1148" xr:uid="{00000000-0005-0000-0000-00007C040000}"/>
+    <cellStyle name="Обычный 2 152 29" xfId="1149" xr:uid="{00000000-0005-0000-0000-00007D040000}"/>
+    <cellStyle name="Обычный 2 152 3" xfId="1150" xr:uid="{00000000-0005-0000-0000-00007E040000}"/>
+    <cellStyle name="Обычный 2 152 30" xfId="1151" xr:uid="{00000000-0005-0000-0000-00007F040000}"/>
+    <cellStyle name="Обычный 2 152 31" xfId="1152" xr:uid="{00000000-0005-0000-0000-000080040000}"/>
+    <cellStyle name="Обычный 2 152 32" xfId="1153" xr:uid="{00000000-0005-0000-0000-000081040000}"/>
+    <cellStyle name="Обычный 2 152 33" xfId="1154" xr:uid="{00000000-0005-0000-0000-000082040000}"/>
+    <cellStyle name="Обычный 2 152 34" xfId="1155" xr:uid="{00000000-0005-0000-0000-000083040000}"/>
+    <cellStyle name="Обычный 2 152 35" xfId="1156" xr:uid="{00000000-0005-0000-0000-000084040000}"/>
+    <cellStyle name="Обычный 2 152 36" xfId="1157" xr:uid="{00000000-0005-0000-0000-000085040000}"/>
+    <cellStyle name="Обычный 2 152 37" xfId="1158" xr:uid="{00000000-0005-0000-0000-000086040000}"/>
+    <cellStyle name="Обычный 2 152 38" xfId="1159" xr:uid="{00000000-0005-0000-0000-000087040000}"/>
+    <cellStyle name="Обычный 2 152 39" xfId="1160" xr:uid="{00000000-0005-0000-0000-000088040000}"/>
+    <cellStyle name="Обычный 2 152 4" xfId="1161" xr:uid="{00000000-0005-0000-0000-000089040000}"/>
+    <cellStyle name="Обычный 2 152 5" xfId="1162" xr:uid="{00000000-0005-0000-0000-00008A040000}"/>
+    <cellStyle name="Обычный 2 152 6" xfId="1163" xr:uid="{00000000-0005-0000-0000-00008B040000}"/>
+    <cellStyle name="Обычный 2 152 7" xfId="1164" xr:uid="{00000000-0005-0000-0000-00008C040000}"/>
+    <cellStyle name="Обычный 2 152 8" xfId="1165" xr:uid="{00000000-0005-0000-0000-00008D040000}"/>
+    <cellStyle name="Обычный 2 152 9" xfId="1166" xr:uid="{00000000-0005-0000-0000-00008E040000}"/>
+    <cellStyle name="Обычный 2 153" xfId="1167" xr:uid="{00000000-0005-0000-0000-00008F040000}"/>
+    <cellStyle name="Обычный 2 153 10" xfId="1168" xr:uid="{00000000-0005-0000-0000-000090040000}"/>
+    <cellStyle name="Обычный 2 153 11" xfId="1169" xr:uid="{00000000-0005-0000-0000-000091040000}"/>
+    <cellStyle name="Обычный 2 153 12" xfId="1170" xr:uid="{00000000-0005-0000-0000-000092040000}"/>
+    <cellStyle name="Обычный 2 153 13" xfId="1171" xr:uid="{00000000-0005-0000-0000-000093040000}"/>
+    <cellStyle name="Обычный 2 153 14" xfId="1172" xr:uid="{00000000-0005-0000-0000-000094040000}"/>
+    <cellStyle name="Обычный 2 153 15" xfId="1173" xr:uid="{00000000-0005-0000-0000-000095040000}"/>
+    <cellStyle name="Обычный 2 153 16" xfId="1174" xr:uid="{00000000-0005-0000-0000-000096040000}"/>
+    <cellStyle name="Обычный 2 153 17" xfId="1175" xr:uid="{00000000-0005-0000-0000-000097040000}"/>
+    <cellStyle name="Обычный 2 153 18" xfId="1176" xr:uid="{00000000-0005-0000-0000-000098040000}"/>
+    <cellStyle name="Обычный 2 153 19" xfId="1177" xr:uid="{00000000-0005-0000-0000-000099040000}"/>
+    <cellStyle name="Обычный 2 153 2" xfId="1178" xr:uid="{00000000-0005-0000-0000-00009A040000}"/>
+    <cellStyle name="Обычный 2 153 20" xfId="1179" xr:uid="{00000000-0005-0000-0000-00009B040000}"/>
+    <cellStyle name="Обычный 2 153 21" xfId="1180" xr:uid="{00000000-0005-0000-0000-00009C040000}"/>
+    <cellStyle name="Обычный 2 153 22" xfId="1181" xr:uid="{00000000-0005-0000-0000-00009D040000}"/>
+    <cellStyle name="Обычный 2 153 23" xfId="1182" xr:uid="{00000000-0005-0000-0000-00009E040000}"/>
+    <cellStyle name="Обычный 2 153 24" xfId="1183" xr:uid="{00000000-0005-0000-0000-00009F040000}"/>
+    <cellStyle name="Обычный 2 153 25" xfId="1184" xr:uid="{00000000-0005-0000-0000-0000A0040000}"/>
+    <cellStyle name="Обычный 2 153 26" xfId="1185" xr:uid="{00000000-0005-0000-0000-0000A1040000}"/>
+    <cellStyle name="Обычный 2 153 27" xfId="1186" xr:uid="{00000000-0005-0000-0000-0000A2040000}"/>
+    <cellStyle name="Обычный 2 153 28" xfId="1187" xr:uid="{00000000-0005-0000-0000-0000A3040000}"/>
+    <cellStyle name="Обычный 2 153 29" xfId="1188" xr:uid="{00000000-0005-0000-0000-0000A4040000}"/>
+    <cellStyle name="Обычный 2 153 3" xfId="1189" xr:uid="{00000000-0005-0000-0000-0000A5040000}"/>
+    <cellStyle name="Обычный 2 153 30" xfId="1190" xr:uid="{00000000-0005-0000-0000-0000A6040000}"/>
+    <cellStyle name="Обычный 2 153 31" xfId="1191" xr:uid="{00000000-0005-0000-0000-0000A7040000}"/>
+    <cellStyle name="Обычный 2 153 32" xfId="1192" xr:uid="{00000000-0005-0000-0000-0000A8040000}"/>
+    <cellStyle name="Обычный 2 153 33" xfId="1193" xr:uid="{00000000-0005-0000-0000-0000A9040000}"/>
+    <cellStyle name="Обычный 2 153 34" xfId="1194" xr:uid="{00000000-0005-0000-0000-0000AA040000}"/>
+    <cellStyle name="Обычный 2 153 35" xfId="1195" xr:uid="{00000000-0005-0000-0000-0000AB040000}"/>
+    <cellStyle name="Обычный 2 153 36" xfId="1196" xr:uid="{00000000-0005-0000-0000-0000AC040000}"/>
+    <cellStyle name="Обычный 2 153 37" xfId="1197" xr:uid="{00000000-0005-0000-0000-0000AD040000}"/>
+    <cellStyle name="Обычный 2 153 38" xfId="1198" xr:uid="{00000000-0005-0000-0000-0000AE040000}"/>
+    <cellStyle name="Обычный 2 153 4" xfId="1199" xr:uid="{00000000-0005-0000-0000-0000AF040000}"/>
+    <cellStyle name="Обычный 2 153 5" xfId="1200" xr:uid="{00000000-0005-0000-0000-0000B0040000}"/>
+    <cellStyle name="Обычный 2 153 6" xfId="1201" xr:uid="{00000000-0005-0000-0000-0000B1040000}"/>
+    <cellStyle name="Обычный 2 153 7" xfId="1202" xr:uid="{00000000-0005-0000-0000-0000B2040000}"/>
+    <cellStyle name="Обычный 2 153 8" xfId="1203" xr:uid="{00000000-0005-0000-0000-0000B3040000}"/>
+    <cellStyle name="Обычный 2 153 9" xfId="1204" xr:uid="{00000000-0005-0000-0000-0000B4040000}"/>
+    <cellStyle name="Обычный 2 154" xfId="1205" xr:uid="{00000000-0005-0000-0000-0000B5040000}"/>
+    <cellStyle name="Обычный 2 155" xfId="1206" xr:uid="{00000000-0005-0000-0000-0000B6040000}"/>
+    <cellStyle name="Обычный 2 156" xfId="1207" xr:uid="{00000000-0005-0000-0000-0000B7040000}"/>
+    <cellStyle name="Обычный 2 157" xfId="1208" xr:uid="{00000000-0005-0000-0000-0000B8040000}"/>
+    <cellStyle name="Обычный 2 158" xfId="1209" xr:uid="{00000000-0005-0000-0000-0000B9040000}"/>
+    <cellStyle name="Обычный 2 159" xfId="1210" xr:uid="{00000000-0005-0000-0000-0000BA040000}"/>
+    <cellStyle name="Обычный 2 16" xfId="1211" xr:uid="{00000000-0005-0000-0000-0000BB040000}"/>
+    <cellStyle name="Обычный 2 160" xfId="1212" xr:uid="{00000000-0005-0000-0000-0000BC040000}"/>
+    <cellStyle name="Обычный 2 161" xfId="1213" xr:uid="{00000000-0005-0000-0000-0000BD040000}"/>
+    <cellStyle name="Обычный 2 162" xfId="1214" xr:uid="{00000000-0005-0000-0000-0000BE040000}"/>
+    <cellStyle name="Обычный 2 163" xfId="1215" xr:uid="{00000000-0005-0000-0000-0000BF040000}"/>
+    <cellStyle name="Обычный 2 164" xfId="1216" xr:uid="{00000000-0005-0000-0000-0000C0040000}"/>
+    <cellStyle name="Обычный 2 165" xfId="1217" xr:uid="{00000000-0005-0000-0000-0000C1040000}"/>
+    <cellStyle name="Обычный 2 166" xfId="1218" xr:uid="{00000000-0005-0000-0000-0000C2040000}"/>
+    <cellStyle name="Обычный 2 167" xfId="1219" xr:uid="{00000000-0005-0000-0000-0000C3040000}"/>
+    <cellStyle name="Обычный 2 168" xfId="1220" xr:uid="{00000000-0005-0000-0000-0000C4040000}"/>
+    <cellStyle name="Обычный 2 169" xfId="1221" xr:uid="{00000000-0005-0000-0000-0000C5040000}"/>
+    <cellStyle name="Обычный 2 17" xfId="1222" xr:uid="{00000000-0005-0000-0000-0000C6040000}"/>
+    <cellStyle name="Обычный 2 170" xfId="1223" xr:uid="{00000000-0005-0000-0000-0000C7040000}"/>
+    <cellStyle name="Обычный 2 171" xfId="1224" xr:uid="{00000000-0005-0000-0000-0000C8040000}"/>
+    <cellStyle name="Обычный 2 172" xfId="1225" xr:uid="{00000000-0005-0000-0000-0000C9040000}"/>
+    <cellStyle name="Обычный 2 173" xfId="1226" xr:uid="{00000000-0005-0000-0000-0000CA040000}"/>
+    <cellStyle name="Обычный 2 174" xfId="1227" xr:uid="{00000000-0005-0000-0000-0000CB040000}"/>
+    <cellStyle name="Обычный 2 175" xfId="1228" xr:uid="{00000000-0005-0000-0000-0000CC040000}"/>
+    <cellStyle name="Обычный 2 176" xfId="1229" xr:uid="{00000000-0005-0000-0000-0000CD040000}"/>
+    <cellStyle name="Обычный 2 177" xfId="1230" xr:uid="{00000000-0005-0000-0000-0000CE040000}"/>
+    <cellStyle name="Обычный 2 178" xfId="1231" xr:uid="{00000000-0005-0000-0000-0000CF040000}"/>
+    <cellStyle name="Обычный 2 179" xfId="1232" xr:uid="{00000000-0005-0000-0000-0000D0040000}"/>
+    <cellStyle name="Обычный 2 18" xfId="1233" xr:uid="{00000000-0005-0000-0000-0000D1040000}"/>
+    <cellStyle name="Обычный 2 180" xfId="1234" xr:uid="{00000000-0005-0000-0000-0000D2040000}"/>
+    <cellStyle name="Обычный 2 181" xfId="1235" xr:uid="{00000000-0005-0000-0000-0000D3040000}"/>
+    <cellStyle name="Обычный 2 182" xfId="1236" xr:uid="{00000000-0005-0000-0000-0000D4040000}"/>
+    <cellStyle name="Обычный 2 183" xfId="1237" xr:uid="{00000000-0005-0000-0000-0000D5040000}"/>
+    <cellStyle name="Обычный 2 184" xfId="1238" xr:uid="{00000000-0005-0000-0000-0000D6040000}"/>
+    <cellStyle name="Обычный 2 185" xfId="1239" xr:uid="{00000000-0005-0000-0000-0000D7040000}"/>
+    <cellStyle name="Обычный 2 186" xfId="1240" xr:uid="{00000000-0005-0000-0000-0000D8040000}"/>
+    <cellStyle name="Обычный 2 187" xfId="1241" xr:uid="{00000000-0005-0000-0000-0000D9040000}"/>
+    <cellStyle name="Обычный 2 188" xfId="1242" xr:uid="{00000000-0005-0000-0000-0000DA040000}"/>
+    <cellStyle name="Обычный 2 189" xfId="1243" xr:uid="{00000000-0005-0000-0000-0000DB040000}"/>
+    <cellStyle name="Обычный 2 19" xfId="1244" xr:uid="{00000000-0005-0000-0000-0000DC040000}"/>
+    <cellStyle name="Обычный 2 190" xfId="1245" xr:uid="{00000000-0005-0000-0000-0000DD040000}"/>
+    <cellStyle name="Обычный 2 191" xfId="1246" xr:uid="{00000000-0005-0000-0000-0000DE040000}"/>
+    <cellStyle name="Обычный 2 192" xfId="1247" xr:uid="{00000000-0005-0000-0000-0000DF040000}"/>
+    <cellStyle name="Обычный 2 193" xfId="1248" xr:uid="{00000000-0005-0000-0000-0000E0040000}"/>
+    <cellStyle name="Обычный 2 194" xfId="1249" xr:uid="{00000000-0005-0000-0000-0000E1040000}"/>
+    <cellStyle name="Обычный 2 195" xfId="1250" xr:uid="{00000000-0005-0000-0000-0000E2040000}"/>
+    <cellStyle name="Обычный 2 196" xfId="1251" xr:uid="{00000000-0005-0000-0000-0000E3040000}"/>
+    <cellStyle name="Обычный 2 197" xfId="1252" xr:uid="{00000000-0005-0000-0000-0000E4040000}"/>
+    <cellStyle name="Обычный 2 198" xfId="1253" xr:uid="{00000000-0005-0000-0000-0000E5040000}"/>
+    <cellStyle name="Обычный 2 199" xfId="1254" xr:uid="{00000000-0005-0000-0000-0000E6040000}"/>
+    <cellStyle name="Обычный 2 2" xfId="1255" xr:uid="{00000000-0005-0000-0000-0000E7040000}"/>
+    <cellStyle name="Обычный 2 2 10" xfId="1256" xr:uid="{00000000-0005-0000-0000-0000E8040000}"/>
+    <cellStyle name="Обычный 2 2 11" xfId="1257" xr:uid="{00000000-0005-0000-0000-0000E9040000}"/>
+    <cellStyle name="Обычный 2 2 12" xfId="1258" xr:uid="{00000000-0005-0000-0000-0000EA040000}"/>
+    <cellStyle name="Обычный 2 2 13" xfId="1259" xr:uid="{00000000-0005-0000-0000-0000EB040000}"/>
+    <cellStyle name="Обычный 2 2 14" xfId="1260" xr:uid="{00000000-0005-0000-0000-0000EC040000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1261" xr:uid="{00000000-0005-0000-0000-0000ED040000}"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="1262" xr:uid="{00000000-0005-0000-0000-0000EE040000}"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="1263" xr:uid="{00000000-0005-0000-0000-0000EF040000}"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="1264" xr:uid="{00000000-0005-0000-0000-0000F0040000}"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="1265" xr:uid="{00000000-0005-0000-0000-0000F1040000}"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="1266" xr:uid="{00000000-0005-0000-0000-0000F2040000}"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="1267" xr:uid="{00000000-0005-0000-0000-0000F3040000}"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="1268" xr:uid="{00000000-0005-0000-0000-0000F4040000}"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="1269" xr:uid="{00000000-0005-0000-0000-0000F5040000}"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="1270" xr:uid="{00000000-0005-0000-0000-0000F6040000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1271" xr:uid="{00000000-0005-0000-0000-0000F7040000}"/>
+    <cellStyle name="Обычный 2 2 4" xfId="1272" xr:uid="{00000000-0005-0000-0000-0000F8040000}"/>
+    <cellStyle name="Обычный 2 2 5" xfId="1273" xr:uid="{00000000-0005-0000-0000-0000F9040000}"/>
+    <cellStyle name="Обычный 2 2 6" xfId="1274" xr:uid="{00000000-0005-0000-0000-0000FA040000}"/>
+    <cellStyle name="Обычный 2 2 7" xfId="1275" xr:uid="{00000000-0005-0000-0000-0000FB040000}"/>
+    <cellStyle name="Обычный 2 2 8" xfId="1276" xr:uid="{00000000-0005-0000-0000-0000FC040000}"/>
+    <cellStyle name="Обычный 2 2 9" xfId="1277" xr:uid="{00000000-0005-0000-0000-0000FD040000}"/>
+    <cellStyle name="Обычный 2 2_Лист1" xfId="1278" xr:uid="{00000000-0005-0000-0000-0000FE040000}"/>
+    <cellStyle name="Обычный 2 20" xfId="1279" xr:uid="{00000000-0005-0000-0000-0000FF040000}"/>
+    <cellStyle name="Обычный 2 200" xfId="1280" xr:uid="{00000000-0005-0000-0000-000000050000}"/>
+    <cellStyle name="Обычный 2 201" xfId="1281" xr:uid="{00000000-0005-0000-0000-000001050000}"/>
+    <cellStyle name="Обычный 2 202" xfId="1282" xr:uid="{00000000-0005-0000-0000-000002050000}"/>
+    <cellStyle name="Обычный 2 203" xfId="1283" xr:uid="{00000000-0005-0000-0000-000003050000}"/>
+    <cellStyle name="Обычный 2 204" xfId="1284" xr:uid="{00000000-0005-0000-0000-000004050000}"/>
+    <cellStyle name="Обычный 2 205" xfId="1285" xr:uid="{00000000-0005-0000-0000-000005050000}"/>
+    <cellStyle name="Обычный 2 206" xfId="1286" xr:uid="{00000000-0005-0000-0000-000006050000}"/>
+    <cellStyle name="Обычный 2 207" xfId="1287" xr:uid="{00000000-0005-0000-0000-000007050000}"/>
+    <cellStyle name="Обычный 2 208" xfId="1288" xr:uid="{00000000-0005-0000-0000-000008050000}"/>
+    <cellStyle name="Обычный 2 209" xfId="1289" xr:uid="{00000000-0005-0000-0000-000009050000}"/>
+    <cellStyle name="Обычный 2 21" xfId="1290" xr:uid="{00000000-0005-0000-0000-00000A050000}"/>
+    <cellStyle name="Обычный 2 22" xfId="1291" xr:uid="{00000000-0005-0000-0000-00000B050000}"/>
+    <cellStyle name="Обычный 2 23" xfId="1292" xr:uid="{00000000-0005-0000-0000-00000C050000}"/>
+    <cellStyle name="Обычный 2 24" xfId="1293" xr:uid="{00000000-0005-0000-0000-00000D050000}"/>
+    <cellStyle name="Обычный 2 25" xfId="1294" xr:uid="{00000000-0005-0000-0000-00000E050000}"/>
+    <cellStyle name="Обычный 2 26" xfId="1295" xr:uid="{00000000-0005-0000-0000-00000F050000}"/>
+    <cellStyle name="Обычный 2 27" xfId="1296" xr:uid="{00000000-0005-0000-0000-000010050000}"/>
+    <cellStyle name="Обычный 2 28" xfId="1297" xr:uid="{00000000-0005-0000-0000-000011050000}"/>
+    <cellStyle name="Обычный 2 29" xfId="1298" xr:uid="{00000000-0005-0000-0000-000012050000}"/>
+    <cellStyle name="Обычный 2 3" xfId="1299" xr:uid="{00000000-0005-0000-0000-000013050000}"/>
+    <cellStyle name="Обычный 2 3 10" xfId="1300" xr:uid="{00000000-0005-0000-0000-000014050000}"/>
+    <cellStyle name="Обычный 2 3 11" xfId="1301" xr:uid="{00000000-0005-0000-0000-000015050000}"/>
+    <cellStyle name="Обычный 2 3 12" xfId="1302" xr:uid="{00000000-0005-0000-0000-000016050000}"/>
+    <cellStyle name="Обычный 2 3 13" xfId="1303" xr:uid="{00000000-0005-0000-0000-000017050000}"/>
+    <cellStyle name="Обычный 2 3 14" xfId="1304" xr:uid="{00000000-0005-0000-0000-000018050000}"/>
+    <cellStyle name="Обычный 2 3 2" xfId="1305" xr:uid="{00000000-0005-0000-0000-000019050000}"/>
+    <cellStyle name="Обычный 2 3 3" xfId="1306" xr:uid="{00000000-0005-0000-0000-00001A050000}"/>
+    <cellStyle name="Обычный 2 3 4" xfId="1307" xr:uid="{00000000-0005-0000-0000-00001B050000}"/>
+    <cellStyle name="Обычный 2 3 5" xfId="1308" xr:uid="{00000000-0005-0000-0000-00001C050000}"/>
+    <cellStyle name="Обычный 2 3 6" xfId="1309" xr:uid="{00000000-0005-0000-0000-00001D050000}"/>
+    <cellStyle name="Обычный 2 3 7" xfId="1310" xr:uid="{00000000-0005-0000-0000-00001E050000}"/>
+    <cellStyle name="Обычный 2 3 8" xfId="1311" xr:uid="{00000000-0005-0000-0000-00001F050000}"/>
+    <cellStyle name="Обычный 2 3 9" xfId="1312" xr:uid="{00000000-0005-0000-0000-000020050000}"/>
+    <cellStyle name="Обычный 2 3_Лист1" xfId="1313" xr:uid="{00000000-0005-0000-0000-000021050000}"/>
+    <cellStyle name="Обычный 2 30" xfId="1314" xr:uid="{00000000-0005-0000-0000-000022050000}"/>
+    <cellStyle name="Обычный 2 31" xfId="1315" xr:uid="{00000000-0005-0000-0000-000023050000}"/>
+    <cellStyle name="Обычный 2 32" xfId="1316" xr:uid="{00000000-0005-0000-0000-000024050000}"/>
+    <cellStyle name="Обычный 2 33" xfId="1317" xr:uid="{00000000-0005-0000-0000-000025050000}"/>
+    <cellStyle name="Обычный 2 34" xfId="1318" xr:uid="{00000000-0005-0000-0000-000026050000}"/>
+    <cellStyle name="Обычный 2 35" xfId="1319" xr:uid="{00000000-0005-0000-0000-000027050000}"/>
+    <cellStyle name="Обычный 2 36" xfId="1320" xr:uid="{00000000-0005-0000-0000-000028050000}"/>
+    <cellStyle name="Обычный 2 37" xfId="1321" xr:uid="{00000000-0005-0000-0000-000029050000}"/>
+    <cellStyle name="Обычный 2 38" xfId="1322" xr:uid="{00000000-0005-0000-0000-00002A050000}"/>
+    <cellStyle name="Обычный 2 39" xfId="1323" xr:uid="{00000000-0005-0000-0000-00002B050000}"/>
+    <cellStyle name="Обычный 2 4" xfId="1324" xr:uid="{00000000-0005-0000-0000-00002C050000}"/>
+    <cellStyle name="Обычный 2 4 10" xfId="1325" xr:uid="{00000000-0005-0000-0000-00002D050000}"/>
+    <cellStyle name="Обычный 2 4 11" xfId="1326" xr:uid="{00000000-0005-0000-0000-00002E050000}"/>
+    <cellStyle name="Обычный 2 4 12" xfId="1327" xr:uid="{00000000-0005-0000-0000-00002F050000}"/>
+    <cellStyle name="Обычный 2 4 13" xfId="1328" xr:uid="{00000000-0005-0000-0000-000030050000}"/>
+    <cellStyle name="Обычный 2 4 14" xfId="1329" xr:uid="{00000000-0005-0000-0000-000031050000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1330" xr:uid="{00000000-0005-0000-0000-000032050000}"/>
+    <cellStyle name="Обычный 2 4 3" xfId="1331" xr:uid="{00000000-0005-0000-0000-000033050000}"/>
+    <cellStyle name="Обычный 2 4 4" xfId="1332" xr:uid="{00000000-0005-0000-0000-000034050000}"/>
+    <cellStyle name="Обычный 2 4 5" xfId="1333" xr:uid="{00000000-0005-0000-0000-000035050000}"/>
+    <cellStyle name="Обычный 2 4 6" xfId="1334" xr:uid="{00000000-0005-0000-0000-000036050000}"/>
+    <cellStyle name="Обычный 2 4 7" xfId="1335" xr:uid="{00000000-0005-0000-0000-000037050000}"/>
+    <cellStyle name="Обычный 2 4 8" xfId="1336" xr:uid="{00000000-0005-0000-0000-000038050000}"/>
+    <cellStyle name="Обычный 2 4 9" xfId="1337" xr:uid="{00000000-0005-0000-0000-000039050000}"/>
+    <cellStyle name="Обычный 2 4_Лист1" xfId="1338" xr:uid="{00000000-0005-0000-0000-00003A050000}"/>
+    <cellStyle name="Обычный 2 40" xfId="1339" xr:uid="{00000000-0005-0000-0000-00003B050000}"/>
+    <cellStyle name="Обычный 2 41" xfId="1340" xr:uid="{00000000-0005-0000-0000-00003C050000}"/>
+    <cellStyle name="Обычный 2 42" xfId="1341" xr:uid="{00000000-0005-0000-0000-00003D050000}"/>
+    <cellStyle name="Обычный 2 43" xfId="1342" xr:uid="{00000000-0005-0000-0000-00003E050000}"/>
+    <cellStyle name="Обычный 2 44" xfId="1343" xr:uid="{00000000-0005-0000-0000-00003F050000}"/>
+    <cellStyle name="Обычный 2 45" xfId="1344" xr:uid="{00000000-0005-0000-0000-000040050000}"/>
+    <cellStyle name="Обычный 2 46" xfId="1345" xr:uid="{00000000-0005-0000-0000-000041050000}"/>
+    <cellStyle name="Обычный 2 47" xfId="1346" xr:uid="{00000000-0005-0000-0000-000042050000}"/>
+    <cellStyle name="Обычный 2 48" xfId="1347" xr:uid="{00000000-0005-0000-0000-000043050000}"/>
+    <cellStyle name="Обычный 2 49" xfId="1348" xr:uid="{00000000-0005-0000-0000-000044050000}"/>
+    <cellStyle name="Обычный 2 5" xfId="1349" xr:uid="{00000000-0005-0000-0000-000045050000}"/>
+    <cellStyle name="Обычный 2 50" xfId="1350" xr:uid="{00000000-0005-0000-0000-000046050000}"/>
+    <cellStyle name="Обычный 2 51" xfId="1351" xr:uid="{00000000-0005-0000-0000-000047050000}"/>
+    <cellStyle name="Обычный 2 52" xfId="1352" xr:uid="{00000000-0005-0000-0000-000048050000}"/>
+    <cellStyle name="Обычный 2 53" xfId="1353" xr:uid="{00000000-0005-0000-0000-000049050000}"/>
+    <cellStyle name="Обычный 2 54" xfId="1354" xr:uid="{00000000-0005-0000-0000-00004A050000}"/>
+    <cellStyle name="Обычный 2 55" xfId="1355" xr:uid="{00000000-0005-0000-0000-00004B050000}"/>
+    <cellStyle name="Обычный 2 56" xfId="1356" xr:uid="{00000000-0005-0000-0000-00004C050000}"/>
+    <cellStyle name="Обычный 2 57" xfId="1357" xr:uid="{00000000-0005-0000-0000-00004D050000}"/>
+    <cellStyle name="Обычный 2 58" xfId="1358" xr:uid="{00000000-0005-0000-0000-00004E050000}"/>
+    <cellStyle name="Обычный 2 59" xfId="1359" xr:uid="{00000000-0005-0000-0000-00004F050000}"/>
+    <cellStyle name="Обычный 2 6" xfId="1360" xr:uid="{00000000-0005-0000-0000-000050050000}"/>
+    <cellStyle name="Обычный 2 60" xfId="1361" xr:uid="{00000000-0005-0000-0000-000051050000}"/>
+    <cellStyle name="Обычный 2 61" xfId="1362" xr:uid="{00000000-0005-0000-0000-000052050000}"/>
+    <cellStyle name="Обычный 2 62" xfId="1363" xr:uid="{00000000-0005-0000-0000-000053050000}"/>
+    <cellStyle name="Обычный 2 63" xfId="1364" xr:uid="{00000000-0005-0000-0000-000054050000}"/>
+    <cellStyle name="Обычный 2 64" xfId="1365" xr:uid="{00000000-0005-0000-0000-000055050000}"/>
+    <cellStyle name="Обычный 2 65" xfId="1366" xr:uid="{00000000-0005-0000-0000-000056050000}"/>
+    <cellStyle name="Обычный 2 66" xfId="1367" xr:uid="{00000000-0005-0000-0000-000057050000}"/>
+    <cellStyle name="Обычный 2 67" xfId="1368" xr:uid="{00000000-0005-0000-0000-000058050000}"/>
+    <cellStyle name="Обычный 2 68" xfId="1369" xr:uid="{00000000-0005-0000-0000-000059050000}"/>
+    <cellStyle name="Обычный 2 69" xfId="1370" xr:uid="{00000000-0005-0000-0000-00005A050000}"/>
+    <cellStyle name="Обычный 2 7" xfId="1371" xr:uid="{00000000-0005-0000-0000-00005B050000}"/>
+    <cellStyle name="Обычный 2 70" xfId="1372" xr:uid="{00000000-0005-0000-0000-00005C050000}"/>
+    <cellStyle name="Обычный 2 71" xfId="1373" xr:uid="{00000000-0005-0000-0000-00005D050000}"/>
+    <cellStyle name="Обычный 2 72" xfId="1374" xr:uid="{00000000-0005-0000-0000-00005E050000}"/>
+    <cellStyle name="Обычный 2 73" xfId="1375" xr:uid="{00000000-0005-0000-0000-00005F050000}"/>
+    <cellStyle name="Обычный 2 74" xfId="1376" xr:uid="{00000000-0005-0000-0000-000060050000}"/>
+    <cellStyle name="Обычный 2 75" xfId="1377" xr:uid="{00000000-0005-0000-0000-000061050000}"/>
+    <cellStyle name="Обычный 2 76" xfId="1378" xr:uid="{00000000-0005-0000-0000-000062050000}"/>
+    <cellStyle name="Обычный 2 77" xfId="1379" xr:uid="{00000000-0005-0000-0000-000063050000}"/>
+    <cellStyle name="Обычный 2 78" xfId="1380" xr:uid="{00000000-0005-0000-0000-000064050000}"/>
+    <cellStyle name="Обычный 2 79" xfId="1381" xr:uid="{00000000-0005-0000-0000-000065050000}"/>
+    <cellStyle name="Обычный 2 8" xfId="1382" xr:uid="{00000000-0005-0000-0000-000066050000}"/>
+    <cellStyle name="Обычный 2 80" xfId="1383" xr:uid="{00000000-0005-0000-0000-000067050000}"/>
+    <cellStyle name="Обычный 2 81" xfId="1384" xr:uid="{00000000-0005-0000-0000-000068050000}"/>
+    <cellStyle name="Обычный 2 82" xfId="1385" xr:uid="{00000000-0005-0000-0000-000069050000}"/>
+    <cellStyle name="Обычный 2 83" xfId="1386" xr:uid="{00000000-0005-0000-0000-00006A050000}"/>
+    <cellStyle name="Обычный 2 84" xfId="1387" xr:uid="{00000000-0005-0000-0000-00006B050000}"/>
+    <cellStyle name="Обычный 2 85" xfId="1388" xr:uid="{00000000-0005-0000-0000-00006C050000}"/>
+    <cellStyle name="Обычный 2 86" xfId="1389" xr:uid="{00000000-0005-0000-0000-00006D050000}"/>
+    <cellStyle name="Обычный 2 87" xfId="1390" xr:uid="{00000000-0005-0000-0000-00006E050000}"/>
+    <cellStyle name="Обычный 2 88" xfId="1391" xr:uid="{00000000-0005-0000-0000-00006F050000}"/>
+    <cellStyle name="Обычный 2 89" xfId="1392" xr:uid="{00000000-0005-0000-0000-000070050000}"/>
+    <cellStyle name="Обычный 2 9" xfId="1393" xr:uid="{00000000-0005-0000-0000-000071050000}"/>
+    <cellStyle name="Обычный 2 90" xfId="1394" xr:uid="{00000000-0005-0000-0000-000072050000}"/>
+    <cellStyle name="Обычный 2 91" xfId="1395" xr:uid="{00000000-0005-0000-0000-000073050000}"/>
+    <cellStyle name="Обычный 2 92" xfId="1396" xr:uid="{00000000-0005-0000-0000-000074050000}"/>
+    <cellStyle name="Обычный 2 93" xfId="1397" xr:uid="{00000000-0005-0000-0000-000075050000}"/>
+    <cellStyle name="Обычный 2 94" xfId="1398" xr:uid="{00000000-0005-0000-0000-000076050000}"/>
+    <cellStyle name="Обычный 2 95" xfId="1399" xr:uid="{00000000-0005-0000-0000-000077050000}"/>
+    <cellStyle name="Обычный 2 96" xfId="1400" xr:uid="{00000000-0005-0000-0000-000078050000}"/>
+    <cellStyle name="Обычный 2 97" xfId="1401" xr:uid="{00000000-0005-0000-0000-000079050000}"/>
+    <cellStyle name="Обычный 2 98" xfId="1402" xr:uid="{00000000-0005-0000-0000-00007A050000}"/>
+    <cellStyle name="Обычный 2 99" xfId="1403" xr:uid="{00000000-0005-0000-0000-00007B050000}"/>
+    <cellStyle name="Обычный 20 10" xfId="1404" xr:uid="{00000000-0005-0000-0000-00007C050000}"/>
+    <cellStyle name="Обычный 20 11" xfId="1405" xr:uid="{00000000-0005-0000-0000-00007D050000}"/>
+    <cellStyle name="Обычный 20 12" xfId="1406" xr:uid="{00000000-0005-0000-0000-00007E050000}"/>
+    <cellStyle name="Обычный 20 13" xfId="1407" xr:uid="{00000000-0005-0000-0000-00007F050000}"/>
+    <cellStyle name="Обычный 20 14" xfId="1408" xr:uid="{00000000-0005-0000-0000-000080050000}"/>
+    <cellStyle name="Обычный 20 15" xfId="1409" xr:uid="{00000000-0005-0000-0000-000081050000}"/>
+    <cellStyle name="Обычный 20 16" xfId="1410" xr:uid="{00000000-0005-0000-0000-000082050000}"/>
+    <cellStyle name="Обычный 20 17" xfId="1411" xr:uid="{00000000-0005-0000-0000-000083050000}"/>
+    <cellStyle name="Обычный 20 18" xfId="1412" xr:uid="{00000000-0005-0000-0000-000084050000}"/>
+    <cellStyle name="Обычный 20 19" xfId="1413" xr:uid="{00000000-0005-0000-0000-000085050000}"/>
+    <cellStyle name="Обычный 20 2" xfId="1414" xr:uid="{00000000-0005-0000-0000-000086050000}"/>
+    <cellStyle name="Обычный 20 20" xfId="1415" xr:uid="{00000000-0005-0000-0000-000087050000}"/>
+    <cellStyle name="Обычный 20 21" xfId="1416" xr:uid="{00000000-0005-0000-0000-000088050000}"/>
+    <cellStyle name="Обычный 20 22" xfId="1417" xr:uid="{00000000-0005-0000-0000-000089050000}"/>
+    <cellStyle name="Обычный 20 23" xfId="1418" xr:uid="{00000000-0005-0000-0000-00008A050000}"/>
+    <cellStyle name="Обычный 20 24" xfId="1419" xr:uid="{00000000-0005-0000-0000-00008B050000}"/>
+    <cellStyle name="Обычный 20 25" xfId="1420" xr:uid="{00000000-0005-0000-0000-00008C050000}"/>
+    <cellStyle name="Обычный 20 26" xfId="1421" xr:uid="{00000000-0005-0000-0000-00008D050000}"/>
+    <cellStyle name="Обычный 20 27" xfId="1422" xr:uid="{00000000-0005-0000-0000-00008E050000}"/>
+    <cellStyle name="Обычный 20 28" xfId="1423" xr:uid="{00000000-0005-0000-0000-00008F050000}"/>
+    <cellStyle name="Обычный 20 29" xfId="1424" xr:uid="{00000000-0005-0000-0000-000090050000}"/>
+    <cellStyle name="Обычный 20 3" xfId="1425" xr:uid="{00000000-0005-0000-0000-000091050000}"/>
+    <cellStyle name="Обычный 20 30" xfId="1426" xr:uid="{00000000-0005-0000-0000-000092050000}"/>
+    <cellStyle name="Обычный 20 31" xfId="1427" xr:uid="{00000000-0005-0000-0000-000093050000}"/>
+    <cellStyle name="Обычный 20 32" xfId="1428" xr:uid="{00000000-0005-0000-0000-000094050000}"/>
+    <cellStyle name="Обычный 20 33" xfId="1429" xr:uid="{00000000-0005-0000-0000-000095050000}"/>
+    <cellStyle name="Обычный 20 34" xfId="1430" xr:uid="{00000000-0005-0000-0000-000096050000}"/>
+    <cellStyle name="Обычный 20 35" xfId="1431" xr:uid="{00000000-0005-0000-0000-000097050000}"/>
+    <cellStyle name="Обычный 20 36" xfId="1432" xr:uid="{00000000-0005-0000-0000-000098050000}"/>
+    <cellStyle name="Обычный 20 37" xfId="1433" xr:uid="{00000000-0005-0000-0000-000099050000}"/>
+    <cellStyle name="Обычный 20 38" xfId="1434" xr:uid="{00000000-0005-0000-0000-00009A050000}"/>
+    <cellStyle name="Обычный 20 39" xfId="1435" xr:uid="{00000000-0005-0000-0000-00009B050000}"/>
+    <cellStyle name="Обычный 20 4" xfId="1436" xr:uid="{00000000-0005-0000-0000-00009C050000}"/>
+    <cellStyle name="Обычный 20 40" xfId="1437" xr:uid="{00000000-0005-0000-0000-00009D050000}"/>
+    <cellStyle name="Обычный 20 41" xfId="1438" xr:uid="{00000000-0005-0000-0000-00009E050000}"/>
+    <cellStyle name="Обычный 20 42" xfId="1439" xr:uid="{00000000-0005-0000-0000-00009F050000}"/>
+    <cellStyle name="Обычный 20 43" xfId="1440" xr:uid="{00000000-0005-0000-0000-0000A0050000}"/>
+    <cellStyle name="Обычный 20 44" xfId="1441" xr:uid="{00000000-0005-0000-0000-0000A1050000}"/>
+    <cellStyle name="Обычный 20 45" xfId="1442" xr:uid="{00000000-0005-0000-0000-0000A2050000}"/>
+    <cellStyle name="Обычный 20 46" xfId="1443" xr:uid="{00000000-0005-0000-0000-0000A3050000}"/>
+    <cellStyle name="Обычный 20 47" xfId="1444" xr:uid="{00000000-0005-0000-0000-0000A4050000}"/>
+    <cellStyle name="Обычный 20 48" xfId="1445" xr:uid="{00000000-0005-0000-0000-0000A5050000}"/>
+    <cellStyle name="Обычный 20 49" xfId="1446" xr:uid="{00000000-0005-0000-0000-0000A6050000}"/>
+    <cellStyle name="Обычный 20 5" xfId="1447" xr:uid="{00000000-0005-0000-0000-0000A7050000}"/>
+    <cellStyle name="Обычный 20 50" xfId="1448" xr:uid="{00000000-0005-0000-0000-0000A8050000}"/>
+    <cellStyle name="Обычный 20 51" xfId="1449" xr:uid="{00000000-0005-0000-0000-0000A9050000}"/>
+    <cellStyle name="Обычный 20 52" xfId="1450" xr:uid="{00000000-0005-0000-0000-0000AA050000}"/>
+    <cellStyle name="Обычный 20 53" xfId="1451" xr:uid="{00000000-0005-0000-0000-0000AB050000}"/>
+    <cellStyle name="Обычный 20 54" xfId="1452" xr:uid="{00000000-0005-0000-0000-0000AC050000}"/>
+    <cellStyle name="Обычный 20 55" xfId="1453" xr:uid="{00000000-0005-0000-0000-0000AD050000}"/>
+    <cellStyle name="Обычный 20 56" xfId="1454" xr:uid="{00000000-0005-0000-0000-0000AE050000}"/>
+    <cellStyle name="Обычный 20 57" xfId="1455" xr:uid="{00000000-0005-0000-0000-0000AF050000}"/>
+    <cellStyle name="Обычный 20 58" xfId="1456" xr:uid="{00000000-0005-0000-0000-0000B0050000}"/>
+    <cellStyle name="Обычный 20 59" xfId="1457" xr:uid="{00000000-0005-0000-0000-0000B1050000}"/>
+    <cellStyle name="Обычный 20 6" xfId="1458" xr:uid="{00000000-0005-0000-0000-0000B2050000}"/>
+    <cellStyle name="Обычный 20 60" xfId="1459" xr:uid="{00000000-0005-0000-0000-0000B3050000}"/>
+    <cellStyle name="Обычный 20 61" xfId="1460" xr:uid="{00000000-0005-0000-0000-0000B4050000}"/>
+    <cellStyle name="Обычный 20 62" xfId="1461" xr:uid="{00000000-0005-0000-0000-0000B5050000}"/>
+    <cellStyle name="Обычный 20 63" xfId="1462" xr:uid="{00000000-0005-0000-0000-0000B6050000}"/>
+    <cellStyle name="Обычный 20 64" xfId="1463" xr:uid="{00000000-0005-0000-0000-0000B7050000}"/>
+    <cellStyle name="Обычный 20 65" xfId="1464" xr:uid="{00000000-0005-0000-0000-0000B8050000}"/>
+    <cellStyle name="Обычный 20 66" xfId="1465" xr:uid="{00000000-0005-0000-0000-0000B9050000}"/>
+    <cellStyle name="Обычный 20 67" xfId="1466" xr:uid="{00000000-0005-0000-0000-0000BA050000}"/>
+    <cellStyle name="Обычный 20 68" xfId="1467" xr:uid="{00000000-0005-0000-0000-0000BB050000}"/>
+    <cellStyle name="Обычный 20 69" xfId="1468" xr:uid="{00000000-0005-0000-0000-0000BC050000}"/>
+    <cellStyle name="Обычный 20 7" xfId="1469" xr:uid="{00000000-0005-0000-0000-0000BD050000}"/>
+    <cellStyle name="Обычный 20 70" xfId="1470" xr:uid="{00000000-0005-0000-0000-0000BE050000}"/>
+    <cellStyle name="Обычный 20 71" xfId="1471" xr:uid="{00000000-0005-0000-0000-0000BF050000}"/>
+    <cellStyle name="Обычный 20 72" xfId="1472" xr:uid="{00000000-0005-0000-0000-0000C0050000}"/>
+    <cellStyle name="Обычный 20 73" xfId="1473" xr:uid="{00000000-0005-0000-0000-0000C1050000}"/>
+    <cellStyle name="Обычный 20 74" xfId="1474" xr:uid="{00000000-0005-0000-0000-0000C2050000}"/>
+    <cellStyle name="Обычный 20 75" xfId="1475" xr:uid="{00000000-0005-0000-0000-0000C3050000}"/>
+    <cellStyle name="Обычный 20 76" xfId="1476" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+    <cellStyle name="Обычный 20 77" xfId="1477" xr:uid="{00000000-0005-0000-0000-0000C5050000}"/>
+    <cellStyle name="Обычный 20 78" xfId="1478" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
+    <cellStyle name="Обычный 20 79" xfId="1479" xr:uid="{00000000-0005-0000-0000-0000C7050000}"/>
+    <cellStyle name="Обычный 20 8" xfId="1480" xr:uid="{00000000-0005-0000-0000-0000C8050000}"/>
+    <cellStyle name="Обычный 20 80" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000C9050000}"/>
+    <cellStyle name="Обычный 20 81" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000CA050000}"/>
+    <cellStyle name="Обычный 20 82" xfId="1483" xr:uid="{00000000-0005-0000-0000-0000CB050000}"/>
+    <cellStyle name="Обычный 20 83" xfId="1484" xr:uid="{00000000-0005-0000-0000-0000CC050000}"/>
+    <cellStyle name="Обычный 20 84" xfId="1485" xr:uid="{00000000-0005-0000-0000-0000CD050000}"/>
+    <cellStyle name="Обычный 20 85" xfId="1486" xr:uid="{00000000-0005-0000-0000-0000CE050000}"/>
+    <cellStyle name="Обычный 20 86" xfId="1487" xr:uid="{00000000-0005-0000-0000-0000CF050000}"/>
+    <cellStyle name="Обычный 20 87" xfId="1488" xr:uid="{00000000-0005-0000-0000-0000D0050000}"/>
+    <cellStyle name="Обычный 20 88" xfId="1489" xr:uid="{00000000-0005-0000-0000-0000D1050000}"/>
+    <cellStyle name="Обычный 20 89" xfId="1490" xr:uid="{00000000-0005-0000-0000-0000D2050000}"/>
+    <cellStyle name="Обычный 20 9" xfId="1491" xr:uid="{00000000-0005-0000-0000-0000D3050000}"/>
+    <cellStyle name="Обычный 20 90" xfId="1492" xr:uid="{00000000-0005-0000-0000-0000D4050000}"/>
+    <cellStyle name="Обычный 20 91" xfId="1493" xr:uid="{00000000-0005-0000-0000-0000D5050000}"/>
+    <cellStyle name="Обычный 20 92" xfId="1494" xr:uid="{00000000-0005-0000-0000-0000D6050000}"/>
+    <cellStyle name="Обычный 20 93" xfId="1495" xr:uid="{00000000-0005-0000-0000-0000D7050000}"/>
+    <cellStyle name="Обычный 20 94" xfId="1496" xr:uid="{00000000-0005-0000-0000-0000D8050000}"/>
+    <cellStyle name="Обычный 21 10" xfId="1497" xr:uid="{00000000-0005-0000-0000-0000D9050000}"/>
+    <cellStyle name="Обычный 21 11" xfId="1498" xr:uid="{00000000-0005-0000-0000-0000DA050000}"/>
+    <cellStyle name="Обычный 21 12" xfId="1499" xr:uid="{00000000-0005-0000-0000-0000DB050000}"/>
+    <cellStyle name="Обычный 21 13" xfId="1500" xr:uid="{00000000-0005-0000-0000-0000DC050000}"/>
+    <cellStyle name="Обычный 21 14" xfId="1501" xr:uid="{00000000-0005-0000-0000-0000DD050000}"/>
+    <cellStyle name="Обычный 21 15" xfId="1502" xr:uid="{00000000-0005-0000-0000-0000DE050000}"/>
+    <cellStyle name="Обычный 21 16" xfId="1503" xr:uid="{00000000-0005-0000-0000-0000DF050000}"/>
+    <cellStyle name="Обычный 21 17" xfId="1504" xr:uid="{00000000-0005-0000-0000-0000E0050000}"/>
+    <cellStyle name="Обычный 21 18" xfId="1505" xr:uid="{00000000-0005-0000-0000-0000E1050000}"/>
+    <cellStyle name="Обычный 21 19" xfId="1506" xr:uid="{00000000-0005-0000-0000-0000E2050000}"/>
+    <cellStyle name="Обычный 21 2" xfId="1507" xr:uid="{00000000-0005-0000-0000-0000E3050000}"/>
+    <cellStyle name="Обычный 21 20" xfId="1508" xr:uid="{00000000-0005-0000-0000-0000E4050000}"/>
+    <cellStyle name="Обычный 21 21" xfId="1509" xr:uid="{00000000-0005-0000-0000-0000E5050000}"/>
+    <cellStyle name="Обычный 21 22" xfId="1510" xr:uid="{00000000-0005-0000-0000-0000E6050000}"/>
+    <cellStyle name="Обычный 21 23" xfId="1511" xr:uid="{00000000-0005-0000-0000-0000E7050000}"/>
+    <cellStyle name="Обычный 21 24" xfId="1512" xr:uid="{00000000-0005-0000-0000-0000E8050000}"/>
+    <cellStyle name="Обычный 21 25" xfId="1513" xr:uid="{00000000-0005-0000-0000-0000E9050000}"/>
+    <cellStyle name="Обычный 21 26" xfId="1514" xr:uid="{00000000-0005-0000-0000-0000EA050000}"/>
+    <cellStyle name="Обычный 21 27" xfId="1515" xr:uid="{00000000-0005-0000-0000-0000EB050000}"/>
+    <cellStyle name="Обычный 21 28" xfId="1516" xr:uid="{00000000-0005-0000-0000-0000EC050000}"/>
+    <cellStyle name="Обычный 21 29" xfId="1517" xr:uid="{00000000-0005-0000-0000-0000ED050000}"/>
+    <cellStyle name="Обычный 21 3" xfId="1518" xr:uid="{00000000-0005-0000-0000-0000EE050000}"/>
+    <cellStyle name="Обычный 21 4" xfId="1519" xr:uid="{00000000-0005-0000-0000-0000EF050000}"/>
+    <cellStyle name="Обычный 21 5" xfId="1520" xr:uid="{00000000-0005-0000-0000-0000F0050000}"/>
+    <cellStyle name="Обычный 21 6" xfId="1521" xr:uid="{00000000-0005-0000-0000-0000F1050000}"/>
+    <cellStyle name="Обычный 21 7" xfId="1522" xr:uid="{00000000-0005-0000-0000-0000F2050000}"/>
+    <cellStyle name="Обычный 21 8" xfId="1523" xr:uid="{00000000-0005-0000-0000-0000F3050000}"/>
+    <cellStyle name="Обычный 21 9" xfId="1524" xr:uid="{00000000-0005-0000-0000-0000F4050000}"/>
+    <cellStyle name="Обычный 22 10" xfId="1525" xr:uid="{00000000-0005-0000-0000-0000F5050000}"/>
+    <cellStyle name="Обычный 22 11" xfId="1526" xr:uid="{00000000-0005-0000-0000-0000F6050000}"/>
+    <cellStyle name="Обычный 22 12" xfId="1527" xr:uid="{00000000-0005-0000-0000-0000F7050000}"/>
+    <cellStyle name="Обычный 22 13" xfId="1528" xr:uid="{00000000-0005-0000-0000-0000F8050000}"/>
+    <cellStyle name="Обычный 22 14" xfId="1529" xr:uid="{00000000-0005-0000-0000-0000F9050000}"/>
+    <cellStyle name="Обычный 22 15" xfId="1530" xr:uid="{00000000-0005-0000-0000-0000FA050000}"/>
+    <cellStyle name="Обычный 22 16" xfId="1531" xr:uid="{00000000-0005-0000-0000-0000FB050000}"/>
+    <cellStyle name="Обычный 22 17" xfId="1532" xr:uid="{00000000-0005-0000-0000-0000FC050000}"/>
+    <cellStyle name="Обычный 22 18" xfId="1533" xr:uid="{00000000-0005-0000-0000-0000FD050000}"/>
+    <cellStyle name="Обычный 22 19" xfId="1534" xr:uid="{00000000-0005-0000-0000-0000FE050000}"/>
+    <cellStyle name="Обычный 22 2" xfId="1535" xr:uid="{00000000-0005-0000-0000-0000FF050000}"/>
+    <cellStyle name="Обычный 22 20" xfId="1536" xr:uid="{00000000-0005-0000-0000-000000060000}"/>
+    <cellStyle name="Обычный 22 21" xfId="1537" xr:uid="{00000000-0005-0000-0000-000001060000}"/>
+    <cellStyle name="Обычный 22 22" xfId="1538" xr:uid="{00000000-0005-0000-0000-000002060000}"/>
+    <cellStyle name="Обычный 22 23" xfId="1539" xr:uid="{00000000-0005-0000-0000-000003060000}"/>
+    <cellStyle name="Обычный 22 24" xfId="1540" xr:uid="{00000000-0005-0000-0000-000004060000}"/>
+    <cellStyle name="Обычный 22 25" xfId="1541" xr:uid="{00000000-0005-0000-0000-000005060000}"/>
+    <cellStyle name="Обычный 22 26" xfId="1542" xr:uid="{00000000-0005-0000-0000-000006060000}"/>
+    <cellStyle name="Обычный 22 27" xfId="1543" xr:uid="{00000000-0005-0000-0000-000007060000}"/>
+    <cellStyle name="Обычный 22 28" xfId="1544" xr:uid="{00000000-0005-0000-0000-000008060000}"/>
+    <cellStyle name="Обычный 22 29" xfId="1545" xr:uid="{00000000-0005-0000-0000-000009060000}"/>
+    <cellStyle name="Обычный 22 3" xfId="1546" xr:uid="{00000000-0005-0000-0000-00000A060000}"/>
+    <cellStyle name="Обычный 22 30" xfId="1547" xr:uid="{00000000-0005-0000-0000-00000B060000}"/>
+    <cellStyle name="Обычный 22 31" xfId="1548" xr:uid="{00000000-0005-0000-0000-00000C060000}"/>
+    <cellStyle name="Обычный 22 32" xfId="1549" xr:uid="{00000000-0005-0000-0000-00000D060000}"/>
+    <cellStyle name="Обычный 22 33" xfId="1550" xr:uid="{00000000-0005-0000-0000-00000E060000}"/>
+    <cellStyle name="Обычный 22 34" xfId="1551" xr:uid="{00000000-0005-0000-0000-00000F060000}"/>
+    <cellStyle name="Обычный 22 35" xfId="1552" xr:uid="{00000000-0005-0000-0000-000010060000}"/>
+    <cellStyle name="Обычный 22 36" xfId="1553" xr:uid="{00000000-0005-0000-0000-000011060000}"/>
+    <cellStyle name="Обычный 22 37" xfId="1554" xr:uid="{00000000-0005-0000-0000-000012060000}"/>
+    <cellStyle name="Обычный 22 38" xfId="1555" xr:uid="{00000000-0005-0000-0000-000013060000}"/>
+    <cellStyle name="Обычный 22 39" xfId="1556" xr:uid="{00000000-0005-0000-0000-000014060000}"/>
+    <cellStyle name="Обычный 22 4" xfId="1557" xr:uid="{00000000-0005-0000-0000-000015060000}"/>
+    <cellStyle name="Обычный 22 40" xfId="1558" xr:uid="{00000000-0005-0000-0000-000016060000}"/>
+    <cellStyle name="Обычный 22 41" xfId="1559" xr:uid="{00000000-0005-0000-0000-000017060000}"/>
+    <cellStyle name="Обычный 22 42" xfId="1560" xr:uid="{00000000-0005-0000-0000-000018060000}"/>
+    <cellStyle name="Обычный 22 43" xfId="1561" xr:uid="{00000000-0005-0000-0000-000019060000}"/>
+    <cellStyle name="Обычный 22 44" xfId="1562" xr:uid="{00000000-0005-0000-0000-00001A060000}"/>
+    <cellStyle name="Обычный 22 45" xfId="1563" xr:uid="{00000000-0005-0000-0000-00001B060000}"/>
+    <cellStyle name="Обычный 22 46" xfId="1564" xr:uid="{00000000-0005-0000-0000-00001C060000}"/>
+    <cellStyle name="Обычный 22 47" xfId="1565" xr:uid="{00000000-0005-0000-0000-00001D060000}"/>
+    <cellStyle name="Обычный 22 48" xfId="1566" xr:uid="{00000000-0005-0000-0000-00001E060000}"/>
+    <cellStyle name="Обычный 22 49" xfId="1567" xr:uid="{00000000-0005-0000-0000-00001F060000}"/>
+    <cellStyle name="Обычный 22 5" xfId="1568" xr:uid="{00000000-0005-0000-0000-000020060000}"/>
+    <cellStyle name="Обычный 22 50" xfId="1569" xr:uid="{00000000-0005-0000-0000-000021060000}"/>
+    <cellStyle name="Обычный 22 51" xfId="1570" xr:uid="{00000000-0005-0000-0000-000022060000}"/>
+    <cellStyle name="Обычный 22 52" xfId="1571" xr:uid="{00000000-0005-0000-0000-000023060000}"/>
+    <cellStyle name="Обычный 22 53" xfId="1572" xr:uid="{00000000-0005-0000-0000-000024060000}"/>
+    <cellStyle name="Обычный 22 54" xfId="1573" xr:uid="{00000000-0005-0000-0000-000025060000}"/>
+    <cellStyle name="Обычный 22 55" xfId="1574" xr:uid="{00000000-0005-0000-0000-000026060000}"/>
+    <cellStyle name="Обычный 22 56" xfId="1575" xr:uid="{00000000-0005-0000-0000-000027060000}"/>
+    <cellStyle name="Обычный 22 57" xfId="1576" xr:uid="{00000000-0005-0000-0000-000028060000}"/>
+    <cellStyle name="Обычный 22 58" xfId="1577" xr:uid="{00000000-0005-0000-0000-000029060000}"/>
+    <cellStyle name="Обычный 22 59" xfId="1578" xr:uid="{00000000-0005-0000-0000-00002A060000}"/>
+    <cellStyle name="Обычный 22 6" xfId="1579" xr:uid="{00000000-0005-0000-0000-00002B060000}"/>
+    <cellStyle name="Обычный 22 60" xfId="1580" xr:uid="{00000000-0005-0000-0000-00002C060000}"/>
+    <cellStyle name="Обычный 22 61" xfId="1581" xr:uid="{00000000-0005-0000-0000-00002D060000}"/>
+    <cellStyle name="Обычный 22 62" xfId="1582" xr:uid="{00000000-0005-0000-0000-00002E060000}"/>
+    <cellStyle name="Обычный 22 63" xfId="1583" xr:uid="{00000000-0005-0000-0000-00002F060000}"/>
+    <cellStyle name="Обычный 22 64" xfId="1584" xr:uid="{00000000-0005-0000-0000-000030060000}"/>
+    <cellStyle name="Обычный 22 65" xfId="1585" xr:uid="{00000000-0005-0000-0000-000031060000}"/>
+    <cellStyle name="Обычный 22 66" xfId="1586" xr:uid="{00000000-0005-0000-0000-000032060000}"/>
+    <cellStyle name="Обычный 22 67" xfId="1587" xr:uid="{00000000-0005-0000-0000-000033060000}"/>
+    <cellStyle name="Обычный 22 68" xfId="1588" xr:uid="{00000000-0005-0000-0000-000034060000}"/>
+    <cellStyle name="Обычный 22 69" xfId="1589" xr:uid="{00000000-0005-0000-0000-000035060000}"/>
+    <cellStyle name="Обычный 22 7" xfId="1590" xr:uid="{00000000-0005-0000-0000-000036060000}"/>
+    <cellStyle name="Обычный 22 70" xfId="1591" xr:uid="{00000000-0005-0000-0000-000037060000}"/>
+    <cellStyle name="Обычный 22 71" xfId="1592" xr:uid="{00000000-0005-0000-0000-000038060000}"/>
+    <cellStyle name="Обычный 22 72" xfId="1593" xr:uid="{00000000-0005-0000-0000-000039060000}"/>
+    <cellStyle name="Обычный 22 73" xfId="1594" xr:uid="{00000000-0005-0000-0000-00003A060000}"/>
+    <cellStyle name="Обычный 22 74" xfId="1595" xr:uid="{00000000-0005-0000-0000-00003B060000}"/>
+    <cellStyle name="Обычный 22 75" xfId="1596" xr:uid="{00000000-0005-0000-0000-00003C060000}"/>
+    <cellStyle name="Обычный 22 76" xfId="1597" xr:uid="{00000000-0005-0000-0000-00003D060000}"/>
+    <cellStyle name="Обычный 22 77" xfId="1598" xr:uid="{00000000-0005-0000-0000-00003E060000}"/>
+    <cellStyle name="Обычный 22 78" xfId="1599" xr:uid="{00000000-0005-0000-0000-00003F060000}"/>
+    <cellStyle name="Обычный 22 79" xfId="1600" xr:uid="{00000000-0005-0000-0000-000040060000}"/>
+    <cellStyle name="Обычный 22 8" xfId="1601" xr:uid="{00000000-0005-0000-0000-000041060000}"/>
+    <cellStyle name="Обычный 22 80" xfId="1602" xr:uid="{00000000-0005-0000-0000-000042060000}"/>
+    <cellStyle name="Обычный 22 81" xfId="1603" xr:uid="{00000000-0005-0000-0000-000043060000}"/>
+    <cellStyle name="Обычный 22 82" xfId="1604" xr:uid="{00000000-0005-0000-0000-000044060000}"/>
+    <cellStyle name="Обычный 22 83" xfId="1605" xr:uid="{00000000-0005-0000-0000-000045060000}"/>
+    <cellStyle name="Обычный 22 84" xfId="1606" xr:uid="{00000000-0005-0000-0000-000046060000}"/>
+    <cellStyle name="Обычный 22 85" xfId="1607" xr:uid="{00000000-0005-0000-0000-000047060000}"/>
+    <cellStyle name="Обычный 22 86" xfId="1608" xr:uid="{00000000-0005-0000-0000-000048060000}"/>
+    <cellStyle name="Обычный 22 87" xfId="1609" xr:uid="{00000000-0005-0000-0000-000049060000}"/>
+    <cellStyle name="Обычный 22 88" xfId="1610" xr:uid="{00000000-0005-0000-0000-00004A060000}"/>
+    <cellStyle name="Обычный 22 89" xfId="1611" xr:uid="{00000000-0005-0000-0000-00004B060000}"/>
+    <cellStyle name="Обычный 22 9" xfId="1612" xr:uid="{00000000-0005-0000-0000-00004C060000}"/>
+    <cellStyle name="Обычный 22 90" xfId="1613" xr:uid="{00000000-0005-0000-0000-00004D060000}"/>
+    <cellStyle name="Обычный 22 91" xfId="1614" xr:uid="{00000000-0005-0000-0000-00004E060000}"/>
+    <cellStyle name="Обычный 22 92" xfId="1615" xr:uid="{00000000-0005-0000-0000-00004F060000}"/>
+    <cellStyle name="Обычный 22 93" xfId="1616" xr:uid="{00000000-0005-0000-0000-000050060000}"/>
+    <cellStyle name="Обычный 22 94" xfId="1617" xr:uid="{00000000-0005-0000-0000-000051060000}"/>
+    <cellStyle name="Обычный 23 10" xfId="1618" xr:uid="{00000000-0005-0000-0000-000052060000}"/>
+    <cellStyle name="Обычный 23 11" xfId="1619" xr:uid="{00000000-0005-0000-0000-000053060000}"/>
+    <cellStyle name="Обычный 23 12" xfId="1620" xr:uid="{00000000-0005-0000-0000-000054060000}"/>
+    <cellStyle name="Обычный 23 13" xfId="1621" xr:uid="{00000000-0005-0000-0000-000055060000}"/>
+    <cellStyle name="Обычный 23 14" xfId="1622" xr:uid="{00000000-0005-0000-0000-000056060000}"/>
+    <cellStyle name="Обычный 23 15" xfId="1623" xr:uid="{00000000-0005-0000-0000-000057060000}"/>
+    <cellStyle name="Обычный 23 16" xfId="1624" xr:uid="{00000000-0005-0000-0000-000058060000}"/>
+    <cellStyle name="Обычный 23 17" xfId="1625" xr:uid="{00000000-0005-0000-0000-000059060000}"/>
+    <cellStyle name="Обычный 23 18" xfId="1626" xr:uid="{00000000-0005-0000-0000-00005A060000}"/>
+    <cellStyle name="Обычный 23 19" xfId="1627" xr:uid="{00000000-0005-0000-0000-00005B060000}"/>
+    <cellStyle name="Обычный 23 2" xfId="1628" xr:uid="{00000000-0005-0000-0000-00005C060000}"/>
+    <cellStyle name="Обычный 23 20" xfId="1629" xr:uid="{00000000-0005-0000-0000-00005D060000}"/>
+    <cellStyle name="Обычный 23 21" xfId="1630" xr:uid="{00000000-0005-0000-0000-00005E060000}"/>
+    <cellStyle name="Обычный 23 22" xfId="1631" xr:uid="{00000000-0005-0000-0000-00005F060000}"/>
+    <cellStyle name="Обычный 23 23" xfId="1632" xr:uid="{00000000-0005-0000-0000-000060060000}"/>
+    <cellStyle name="Обычный 23 24" xfId="1633" xr:uid="{00000000-0005-0000-0000-000061060000}"/>
+    <cellStyle name="Обычный 23 25" xfId="1634" xr:uid="{00000000-0005-0000-0000-000062060000}"/>
+    <cellStyle name="Обычный 23 26" xfId="1635" xr:uid="{00000000-0005-0000-0000-000063060000}"/>
+    <cellStyle name="Обычный 23 27" xfId="1636" xr:uid="{00000000-0005-0000-0000-000064060000}"/>
+    <cellStyle name="Обычный 23 3" xfId="1637" xr:uid="{00000000-0005-0000-0000-000065060000}"/>
+    <cellStyle name="Обычный 23 4" xfId="1638" xr:uid="{00000000-0005-0000-0000-000066060000}"/>
+    <cellStyle name="Обычный 23 5" xfId="1639" xr:uid="{00000000-0005-0000-0000-000067060000}"/>
+    <cellStyle name="Обычный 23 6" xfId="1640" xr:uid="{00000000-0005-0000-0000-000068060000}"/>
+    <cellStyle name="Обычный 23 7" xfId="1641" xr:uid="{00000000-0005-0000-0000-000069060000}"/>
+    <cellStyle name="Обычный 23 8" xfId="1642" xr:uid="{00000000-0005-0000-0000-00006A060000}"/>
+    <cellStyle name="Обычный 23 9" xfId="1643" xr:uid="{00000000-0005-0000-0000-00006B060000}"/>
+    <cellStyle name="Обычный 24 10" xfId="1644" xr:uid="{00000000-0005-0000-0000-00006C060000}"/>
+    <cellStyle name="Обычный 24 11" xfId="1645" xr:uid="{00000000-0005-0000-0000-00006D060000}"/>
+    <cellStyle name="Обычный 24 12" xfId="1646" xr:uid="{00000000-0005-0000-0000-00006E060000}"/>
+    <cellStyle name="Обычный 24 13" xfId="1647" xr:uid="{00000000-0005-0000-0000-00006F060000}"/>
+    <cellStyle name="Обычный 24 14" xfId="1648" xr:uid="{00000000-0005-0000-0000-000070060000}"/>
+    <cellStyle name="Обычный 24 15" xfId="1649" xr:uid="{00000000-0005-0000-0000-000071060000}"/>
+    <cellStyle name="Обычный 24 16" xfId="1650" xr:uid="{00000000-0005-0000-0000-000072060000}"/>
+    <cellStyle name="Обычный 24 17" xfId="1651" xr:uid="{00000000-0005-0000-0000-000073060000}"/>
+    <cellStyle name="Обычный 24 18" xfId="1652" xr:uid="{00000000-0005-0000-0000-000074060000}"/>
+    <cellStyle name="Обычный 24 19" xfId="1653" xr:uid="{00000000-0005-0000-0000-000075060000}"/>
+    <cellStyle name="Обычный 24 2" xfId="1654" xr:uid="{00000000-0005-0000-0000-000076060000}"/>
+    <cellStyle name="Обычный 24 20" xfId="1655" xr:uid="{00000000-0005-0000-0000-000077060000}"/>
+    <cellStyle name="Обычный 24 21" xfId="1656" xr:uid="{00000000-0005-0000-0000-000078060000}"/>
+    <cellStyle name="Обычный 24 22" xfId="1657" xr:uid="{00000000-0005-0000-0000-000079060000}"/>
+    <cellStyle name="Обычный 24 23" xfId="1658" xr:uid="{00000000-0005-0000-0000-00007A060000}"/>
+    <cellStyle name="Обычный 24 24" xfId="1659" xr:uid="{00000000-0005-0000-0000-00007B060000}"/>
+    <cellStyle name="Обычный 24 25" xfId="1660" xr:uid="{00000000-0005-0000-0000-00007C060000}"/>
+    <cellStyle name="Обычный 24 26" xfId="1661" xr:uid="{00000000-0005-0000-0000-00007D060000}"/>
+    <cellStyle name="Обычный 24 3" xfId="1662" xr:uid="{00000000-0005-0000-0000-00007E060000}"/>
+    <cellStyle name="Обычный 24 4" xfId="1663" xr:uid="{00000000-0005-0000-0000-00007F060000}"/>
+    <cellStyle name="Обычный 24 5" xfId="1664" xr:uid="{00000000-0005-0000-0000-000080060000}"/>
+    <cellStyle name="Обычный 24 6" xfId="1665" xr:uid="{00000000-0005-0000-0000-000081060000}"/>
+    <cellStyle name="Обычный 24 7" xfId="1666" xr:uid="{00000000-0005-0000-0000-000082060000}"/>
+    <cellStyle name="Обычный 24 8" xfId="1667" xr:uid="{00000000-0005-0000-0000-000083060000}"/>
+    <cellStyle name="Обычный 24 9" xfId="1668" xr:uid="{00000000-0005-0000-0000-000084060000}"/>
+    <cellStyle name="Обычный 25 10" xfId="1669" xr:uid="{00000000-0005-0000-0000-000085060000}"/>
+    <cellStyle name="Обычный 25 11" xfId="1670" xr:uid="{00000000-0005-0000-0000-000086060000}"/>
+    <cellStyle name="Обычный 25 12" xfId="1671" xr:uid="{00000000-0005-0000-0000-000087060000}"/>
+    <cellStyle name="Обычный 25 13" xfId="1672" xr:uid="{00000000-0005-0000-0000-000088060000}"/>
+    <cellStyle name="Обычный 25 14" xfId="1673" xr:uid="{00000000-0005-0000-0000-000089060000}"/>
+    <cellStyle name="Обычный 25 15" xfId="1674" xr:uid="{00000000-0005-0000-0000-00008A060000}"/>
+    <cellStyle name="Обычный 25 16" xfId="1675" xr:uid="{00000000-0005-0000-0000-00008B060000}"/>
+    <cellStyle name="Обычный 25 17" xfId="1676" xr:uid="{00000000-0005-0000-0000-00008C060000}"/>
+    <cellStyle name="Обычный 25 18" xfId="1677" xr:uid="{00000000-0005-0000-0000-00008D060000}"/>
+    <cellStyle name="Обычный 25 19" xfId="1678" xr:uid="{00000000-0005-0000-0000-00008E060000}"/>
+    <cellStyle name="Обычный 25 2" xfId="1679" xr:uid="{00000000-0005-0000-0000-00008F060000}"/>
+    <cellStyle name="Обычный 25 20" xfId="1680" xr:uid="{00000000-0005-0000-0000-000090060000}"/>
+    <cellStyle name="Обычный 25 21" xfId="1681" xr:uid="{00000000-0005-0000-0000-000091060000}"/>
+    <cellStyle name="Обычный 25 22" xfId="1682" xr:uid="{00000000-0005-0000-0000-000092060000}"/>
+    <cellStyle name="Обычный 25 23" xfId="1683" xr:uid="{00000000-0005-0000-0000-000093060000}"/>
+    <cellStyle name="Обычный 25 24" xfId="1684" xr:uid="{00000000-0005-0000-0000-000094060000}"/>
+    <cellStyle name="Обычный 25 25" xfId="1685" xr:uid="{00000000-0005-0000-0000-000095060000}"/>
+    <cellStyle name="Обычный 25 3" xfId="1686" xr:uid="{00000000-0005-0000-0000-000096060000}"/>
+    <cellStyle name="Обычный 25 4" xfId="1687" xr:uid="{00000000-0005-0000-0000-000097060000}"/>
+    <cellStyle name="Обычный 25 5" xfId="1688" xr:uid="{00000000-0005-0000-0000-000098060000}"/>
+    <cellStyle name="Обычный 25 6" xfId="1689" xr:uid="{00000000-0005-0000-0000-000099060000}"/>
+    <cellStyle name="Обычный 25 7" xfId="1690" xr:uid="{00000000-0005-0000-0000-00009A060000}"/>
+    <cellStyle name="Обычный 25 8" xfId="1691" xr:uid="{00000000-0005-0000-0000-00009B060000}"/>
+    <cellStyle name="Обычный 25 9" xfId="1692" xr:uid="{00000000-0005-0000-0000-00009C060000}"/>
+    <cellStyle name="Обычный 26 10" xfId="1693" xr:uid="{00000000-0005-0000-0000-00009D060000}"/>
+    <cellStyle name="Обычный 26 11" xfId="1694" xr:uid="{00000000-0005-0000-0000-00009E060000}"/>
+    <cellStyle name="Обычный 26 12" xfId="1695" xr:uid="{00000000-0005-0000-0000-00009F060000}"/>
+    <cellStyle name="Обычный 26 13" xfId="1696" xr:uid="{00000000-0005-0000-0000-0000A0060000}"/>
+    <cellStyle name="Обычный 26 14" xfId="1697" xr:uid="{00000000-0005-0000-0000-0000A1060000}"/>
+    <cellStyle name="Обычный 26 15" xfId="1698" xr:uid="{00000000-0005-0000-0000-0000A2060000}"/>
+    <cellStyle name="Обычный 26 16" xfId="1699" xr:uid="{00000000-0005-0000-0000-0000A3060000}"/>
+    <cellStyle name="Обычный 26 17" xfId="1700" xr:uid="{00000000-0005-0000-0000-0000A4060000}"/>
+    <cellStyle name="Обычный 26 18" xfId="1701" xr:uid="{00000000-0005-0000-0000-0000A5060000}"/>
+    <cellStyle name="Обычный 26 19" xfId="1702" xr:uid="{00000000-0005-0000-0000-0000A6060000}"/>
+    <cellStyle name="Обычный 26 2" xfId="1703" xr:uid="{00000000-0005-0000-0000-0000A7060000}"/>
+    <cellStyle name="Обычный 26 20" xfId="1704" xr:uid="{00000000-0005-0000-0000-0000A8060000}"/>
+    <cellStyle name="Обычный 26 21" xfId="1705" xr:uid="{00000000-0005-0000-0000-0000A9060000}"/>
+    <cellStyle name="Обычный 26 22" xfId="1706" xr:uid="{00000000-0005-0000-0000-0000AA060000}"/>
+    <cellStyle name="Обычный 26 23" xfId="1707" xr:uid="{00000000-0005-0000-0000-0000AB060000}"/>
+    <cellStyle name="Обычный 26 24" xfId="1708" xr:uid="{00000000-0005-0000-0000-0000AC060000}"/>
+    <cellStyle name="Обычный 26 3" xfId="1709" xr:uid="{00000000-0005-0000-0000-0000AD060000}"/>
+    <cellStyle name="Обычный 26 4" xfId="1710" xr:uid="{00000000-0005-0000-0000-0000AE060000}"/>
+    <cellStyle name="Обычный 26 5" xfId="1711" xr:uid="{00000000-0005-0000-0000-0000AF060000}"/>
+    <cellStyle name="Обычный 26 6" xfId="1712" xr:uid="{00000000-0005-0000-0000-0000B0060000}"/>
+    <cellStyle name="Обычный 26 7" xfId="1713" xr:uid="{00000000-0005-0000-0000-0000B1060000}"/>
+    <cellStyle name="Обычный 26 8" xfId="1714" xr:uid="{00000000-0005-0000-0000-0000B2060000}"/>
+    <cellStyle name="Обычный 26 9" xfId="1715" xr:uid="{00000000-0005-0000-0000-0000B3060000}"/>
+    <cellStyle name="Обычный 27 10" xfId="1716" xr:uid="{00000000-0005-0000-0000-0000B4060000}"/>
+    <cellStyle name="Обычный 27 11" xfId="1717" xr:uid="{00000000-0005-0000-0000-0000B5060000}"/>
+    <cellStyle name="Обычный 27 12" xfId="1718" xr:uid="{00000000-0005-0000-0000-0000B6060000}"/>
+    <cellStyle name="Обычный 27 13" xfId="1719" xr:uid="{00000000-0005-0000-0000-0000B7060000}"/>
+    <cellStyle name="Обычный 27 14" xfId="1720" xr:uid="{00000000-0005-0000-0000-0000B8060000}"/>
+    <cellStyle name="Обычный 27 15" xfId="1721" xr:uid="{00000000-0005-0000-0000-0000B9060000}"/>
+    <cellStyle name="Обычный 27 16" xfId="1722" xr:uid="{00000000-0005-0000-0000-0000BA060000}"/>
+    <cellStyle name="Обычный 27 17" xfId="1723" xr:uid="{00000000-0005-0000-0000-0000BB060000}"/>
+    <cellStyle name="Обычный 27 18" xfId="1724" xr:uid="{00000000-0005-0000-0000-0000BC060000}"/>
+    <cellStyle name="Обычный 27 19" xfId="1725" xr:uid="{00000000-0005-0000-0000-0000BD060000}"/>
+    <cellStyle name="Обычный 27 2" xfId="1726" xr:uid="{00000000-0005-0000-0000-0000BE060000}"/>
+    <cellStyle name="Обычный 27 20" xfId="1727" xr:uid="{00000000-0005-0000-0000-0000BF060000}"/>
+    <cellStyle name="Обычный 27 21" xfId="1728" xr:uid="{00000000-0005-0000-0000-0000C0060000}"/>
+    <cellStyle name="Обычный 27 22" xfId="1729" xr:uid="{00000000-0005-0000-0000-0000C1060000}"/>
+    <cellStyle name="Обычный 27 23" xfId="1730" xr:uid="{00000000-0005-0000-0000-0000C2060000}"/>
+    <cellStyle name="Обычный 27 3" xfId="1731" xr:uid="{00000000-0005-0000-0000-0000C3060000}"/>
+    <cellStyle name="Обычный 27 4" xfId="1732" xr:uid="{00000000-0005-0000-0000-0000C4060000}"/>
+    <cellStyle name="Обычный 27 5" xfId="1733" xr:uid="{00000000-0005-0000-0000-0000C5060000}"/>
+    <cellStyle name="Обычный 27 6" xfId="1734" xr:uid="{00000000-0005-0000-0000-0000C6060000}"/>
+    <cellStyle name="Обычный 27 7" xfId="1735" xr:uid="{00000000-0005-0000-0000-0000C7060000}"/>
+    <cellStyle name="Обычный 27 8" xfId="1736" xr:uid="{00000000-0005-0000-0000-0000C8060000}"/>
+    <cellStyle name="Обычный 27 9" xfId="1737" xr:uid="{00000000-0005-0000-0000-0000C9060000}"/>
+    <cellStyle name="Обычный 28 10" xfId="1738" xr:uid="{00000000-0005-0000-0000-0000CA060000}"/>
+    <cellStyle name="Обычный 28 11" xfId="1739" xr:uid="{00000000-0005-0000-0000-0000CB060000}"/>
+    <cellStyle name="Обычный 28 12" xfId="1740" xr:uid="{00000000-0005-0000-0000-0000CC060000}"/>
+    <cellStyle name="Обычный 28 13" xfId="1741" xr:uid="{00000000-0005-0000-0000-0000CD060000}"/>
+    <cellStyle name="Обычный 28 14" xfId="1742" xr:uid="{00000000-0005-0000-0000-0000CE060000}"/>
+    <cellStyle name="Обычный 28 15" xfId="1743" xr:uid="{00000000-0005-0000-0000-0000CF060000}"/>
+    <cellStyle name="Обычный 28 16" xfId="1744" xr:uid="{00000000-0005-0000-0000-0000D0060000}"/>
+    <cellStyle name="Обычный 28 17" xfId="1745" xr:uid="{00000000-0005-0000-0000-0000D1060000}"/>
+    <cellStyle name="Обычный 28 18" xfId="1746" xr:uid="{00000000-0005-0000-0000-0000D2060000}"/>
+    <cellStyle name="Обычный 28 19" xfId="1747" xr:uid="{00000000-0005-0000-0000-0000D3060000}"/>
+    <cellStyle name="Обычный 28 2" xfId="1748" xr:uid="{00000000-0005-0000-0000-0000D4060000}"/>
+    <cellStyle name="Обычный 28 20" xfId="1749" xr:uid="{00000000-0005-0000-0000-0000D5060000}"/>
+    <cellStyle name="Обычный 28 21" xfId="1750" xr:uid="{00000000-0005-0000-0000-0000D6060000}"/>
+    <cellStyle name="Обычный 28 3" xfId="1751" xr:uid="{00000000-0005-0000-0000-0000D7060000}"/>
+    <cellStyle name="Обычный 28 4" xfId="1752" xr:uid="{00000000-0005-0000-0000-0000D8060000}"/>
+    <cellStyle name="Обычный 28 5" xfId="1753" xr:uid="{00000000-0005-0000-0000-0000D9060000}"/>
+    <cellStyle name="Обычный 28 6" xfId="1754" xr:uid="{00000000-0005-0000-0000-0000DA060000}"/>
+    <cellStyle name="Обычный 28 7" xfId="1755" xr:uid="{00000000-0005-0000-0000-0000DB060000}"/>
+    <cellStyle name="Обычный 28 8" xfId="1756" xr:uid="{00000000-0005-0000-0000-0000DC060000}"/>
+    <cellStyle name="Обычный 28 9" xfId="1757" xr:uid="{00000000-0005-0000-0000-0000DD060000}"/>
+    <cellStyle name="Обычный 29 10" xfId="1758" xr:uid="{00000000-0005-0000-0000-0000DE060000}"/>
+    <cellStyle name="Обычный 29 11" xfId="1759" xr:uid="{00000000-0005-0000-0000-0000DF060000}"/>
+    <cellStyle name="Обычный 29 12" xfId="1760" xr:uid="{00000000-0005-0000-0000-0000E0060000}"/>
+    <cellStyle name="Обычный 29 13" xfId="1761" xr:uid="{00000000-0005-0000-0000-0000E1060000}"/>
+    <cellStyle name="Обычный 29 14" xfId="1762" xr:uid="{00000000-0005-0000-0000-0000E2060000}"/>
+    <cellStyle name="Обычный 29 15" xfId="1763" xr:uid="{00000000-0005-0000-0000-0000E3060000}"/>
+    <cellStyle name="Обычный 29 16" xfId="1764" xr:uid="{00000000-0005-0000-0000-0000E4060000}"/>
+    <cellStyle name="Обычный 29 17" xfId="1765" xr:uid="{00000000-0005-0000-0000-0000E5060000}"/>
+    <cellStyle name="Обычный 29 18" xfId="1766" xr:uid="{00000000-0005-0000-0000-0000E6060000}"/>
+    <cellStyle name="Обычный 29 19" xfId="1767" xr:uid="{00000000-0005-0000-0000-0000E7060000}"/>
+    <cellStyle name="Обычный 29 2" xfId="1768" xr:uid="{00000000-0005-0000-0000-0000E8060000}"/>
+    <cellStyle name="Обычный 29 20" xfId="1769" xr:uid="{00000000-0005-0000-0000-0000E9060000}"/>
+    <cellStyle name="Обычный 29 3" xfId="1770" xr:uid="{00000000-0005-0000-0000-0000EA060000}"/>
+    <cellStyle name="Обычный 29 4" xfId="1771" xr:uid="{00000000-0005-0000-0000-0000EB060000}"/>
+    <cellStyle name="Обычный 29 5" xfId="1772" xr:uid="{00000000-0005-0000-0000-0000EC060000}"/>
+    <cellStyle name="Обычный 29 6" xfId="1773" xr:uid="{00000000-0005-0000-0000-0000ED060000}"/>
+    <cellStyle name="Обычный 29 7" xfId="1774" xr:uid="{00000000-0005-0000-0000-0000EE060000}"/>
+    <cellStyle name="Обычный 29 8" xfId="1775" xr:uid="{00000000-0005-0000-0000-0000EF060000}"/>
+    <cellStyle name="Обычный 29 9" xfId="1776" xr:uid="{00000000-0005-0000-0000-0000F0060000}"/>
+    <cellStyle name="Обычный 3" xfId="1777" xr:uid="{00000000-0005-0000-0000-0000F1060000}"/>
+    <cellStyle name="Обычный 3 10" xfId="1778" xr:uid="{00000000-0005-0000-0000-0000F2060000}"/>
+    <cellStyle name="Обычный 3 11" xfId="1779" xr:uid="{00000000-0005-0000-0000-0000F3060000}"/>
+    <cellStyle name="Обычный 3 12" xfId="1780" xr:uid="{00000000-0005-0000-0000-0000F4060000}"/>
+    <cellStyle name="Обычный 3 2" xfId="1781" xr:uid="{00000000-0005-0000-0000-0000F5060000}"/>
+    <cellStyle name="Обычный 3 2 10" xfId="1782" xr:uid="{00000000-0005-0000-0000-0000F6060000}"/>
+    <cellStyle name="Обычный 3 2 11" xfId="1783" xr:uid="{00000000-0005-0000-0000-0000F7060000}"/>
+    <cellStyle name="Обычный 3 2 12" xfId="1784" xr:uid="{00000000-0005-0000-0000-0000F8060000}"/>
+    <cellStyle name="Обычный 3 2 13" xfId="1785" xr:uid="{00000000-0005-0000-0000-0000F9060000}"/>
+    <cellStyle name="Обычный 3 2 14" xfId="1786" xr:uid="{00000000-0005-0000-0000-0000FA060000}"/>
+    <cellStyle name="Обычный 3 2 2" xfId="1787" xr:uid="{00000000-0005-0000-0000-0000FB060000}"/>
+    <cellStyle name="Обычный 3 2 3" xfId="1788" xr:uid="{00000000-0005-0000-0000-0000FC060000}"/>
+    <cellStyle name="Обычный 3 2 4" xfId="1789" xr:uid="{00000000-0005-0000-0000-0000FD060000}"/>
+    <cellStyle name="Обычный 3 2 5" xfId="1790" xr:uid="{00000000-0005-0000-0000-0000FE060000}"/>
+    <cellStyle name="Обычный 3 2 6" xfId="1791" xr:uid="{00000000-0005-0000-0000-0000FF060000}"/>
+    <cellStyle name="Обычный 3 2 7" xfId="1792" xr:uid="{00000000-0005-0000-0000-000000070000}"/>
+    <cellStyle name="Обычный 3 2 8" xfId="1793" xr:uid="{00000000-0005-0000-0000-000001070000}"/>
+    <cellStyle name="Обычный 3 2 9" xfId="1794" xr:uid="{00000000-0005-0000-0000-000002070000}"/>
+    <cellStyle name="Обычный 3 2_Лист1" xfId="1795" xr:uid="{00000000-0005-0000-0000-000003070000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1796" xr:uid="{00000000-0005-0000-0000-000004070000}"/>
+    <cellStyle name="Обычный 3 3 2" xfId="1797" xr:uid="{00000000-0005-0000-0000-000005070000}"/>
+    <cellStyle name="Обычный 3 3_Лист1" xfId="1798" xr:uid="{00000000-0005-0000-0000-000006070000}"/>
+    <cellStyle name="Обычный 3 4" xfId="1799" xr:uid="{00000000-0005-0000-0000-000007070000}"/>
+    <cellStyle name="Обычный 3 5" xfId="1800" xr:uid="{00000000-0005-0000-0000-000008070000}"/>
+    <cellStyle name="Обычный 3 6" xfId="1801" xr:uid="{00000000-0005-0000-0000-000009070000}"/>
+    <cellStyle name="Обычный 3 7" xfId="1802" xr:uid="{00000000-0005-0000-0000-00000A070000}"/>
+    <cellStyle name="Обычный 3 8" xfId="1803" xr:uid="{00000000-0005-0000-0000-00000B070000}"/>
+    <cellStyle name="Обычный 3 9" xfId="1804" xr:uid="{00000000-0005-0000-0000-00000C070000}"/>
+    <cellStyle name="Обычный 3_Лист1" xfId="1805" xr:uid="{00000000-0005-0000-0000-00000D070000}"/>
+    <cellStyle name="Обычный 30 10" xfId="1806" xr:uid="{00000000-0005-0000-0000-00000E070000}"/>
+    <cellStyle name="Обычный 30 11" xfId="1807" xr:uid="{00000000-0005-0000-0000-00000F070000}"/>
+    <cellStyle name="Обычный 30 12" xfId="1808" xr:uid="{00000000-0005-0000-0000-000010070000}"/>
+    <cellStyle name="Обычный 30 13" xfId="1809" xr:uid="{00000000-0005-0000-0000-000011070000}"/>
+    <cellStyle name="Обычный 30 14" xfId="1810" xr:uid="{00000000-0005-0000-0000-000012070000}"/>
+    <cellStyle name="Обычный 30 15" xfId="1811" xr:uid="{00000000-0005-0000-0000-000013070000}"/>
+    <cellStyle name="Обычный 30 16" xfId="1812" xr:uid="{00000000-0005-0000-0000-000014070000}"/>
+    <cellStyle name="Обычный 30 17" xfId="1813" xr:uid="{00000000-0005-0000-0000-000015070000}"/>
+    <cellStyle name="Обычный 30 18" xfId="1814" xr:uid="{00000000-0005-0000-0000-000016070000}"/>
+    <cellStyle name="Обычный 30 19" xfId="1815" xr:uid="{00000000-0005-0000-0000-000017070000}"/>
+    <cellStyle name="Обычный 30 2" xfId="1816" xr:uid="{00000000-0005-0000-0000-000018070000}"/>
+    <cellStyle name="Обычный 30 3" xfId="1817" xr:uid="{00000000-0005-0000-0000-000019070000}"/>
+    <cellStyle name="Обычный 30 4" xfId="1818" xr:uid="{00000000-0005-0000-0000-00001A070000}"/>
+    <cellStyle name="Обычный 30 5" xfId="1819" xr:uid="{00000000-0005-0000-0000-00001B070000}"/>
+    <cellStyle name="Обычный 30 6" xfId="1820" xr:uid="{00000000-0005-0000-0000-00001C070000}"/>
+    <cellStyle name="Обычный 30 7" xfId="1821" xr:uid="{00000000-0005-0000-0000-00001D070000}"/>
+    <cellStyle name="Обычный 30 8" xfId="1822" xr:uid="{00000000-0005-0000-0000-00001E070000}"/>
+    <cellStyle name="Обычный 30 9" xfId="1823" xr:uid="{00000000-0005-0000-0000-00001F070000}"/>
+    <cellStyle name="Обычный 31 10" xfId="1824" xr:uid="{00000000-0005-0000-0000-000020070000}"/>
+    <cellStyle name="Обычный 31 11" xfId="1825" xr:uid="{00000000-0005-0000-0000-000021070000}"/>
+    <cellStyle name="Обычный 31 12" xfId="1826" xr:uid="{00000000-0005-0000-0000-000022070000}"/>
+    <cellStyle name="Обычный 31 13" xfId="1827" xr:uid="{00000000-0005-0000-0000-000023070000}"/>
+    <cellStyle name="Обычный 31 14" xfId="1828" xr:uid="{00000000-0005-0000-0000-000024070000}"/>
+    <cellStyle name="Обычный 31 15" xfId="1829" xr:uid="{00000000-0005-0000-0000-000025070000}"/>
+    <cellStyle name="Обычный 31 16" xfId="1830" xr:uid="{00000000-0005-0000-0000-000026070000}"/>
+    <cellStyle name="Обычный 31 17" xfId="1831" xr:uid="{00000000-0005-0000-0000-000027070000}"/>
+    <cellStyle name="Обычный 31 2" xfId="1832" xr:uid="{00000000-0005-0000-0000-000028070000}"/>
+    <cellStyle name="Обычный 31 3" xfId="1833" xr:uid="{00000000-0005-0000-0000-000029070000}"/>
+    <cellStyle name="Обычный 31 4" xfId="1834" xr:uid="{00000000-0005-0000-0000-00002A070000}"/>
+    <cellStyle name="Обычный 31 5" xfId="1835" xr:uid="{00000000-0005-0000-0000-00002B070000}"/>
+    <cellStyle name="Обычный 31 6" xfId="1836" xr:uid="{00000000-0005-0000-0000-00002C070000}"/>
+    <cellStyle name="Обычный 31 7" xfId="1837" xr:uid="{00000000-0005-0000-0000-00002D070000}"/>
+    <cellStyle name="Обычный 31 8" xfId="1838" xr:uid="{00000000-0005-0000-0000-00002E070000}"/>
+    <cellStyle name="Обычный 31 9" xfId="1839" xr:uid="{00000000-0005-0000-0000-00002F070000}"/>
+    <cellStyle name="Обычный 32 10" xfId="1840" xr:uid="{00000000-0005-0000-0000-000030070000}"/>
+    <cellStyle name="Обычный 32 11" xfId="1841" xr:uid="{00000000-0005-0000-0000-000031070000}"/>
+    <cellStyle name="Обычный 32 12" xfId="1842" xr:uid="{00000000-0005-0000-0000-000032070000}"/>
+    <cellStyle name="Обычный 32 13" xfId="1843" xr:uid="{00000000-0005-0000-0000-000033070000}"/>
+    <cellStyle name="Обычный 32 14" xfId="1844" xr:uid="{00000000-0005-0000-0000-000034070000}"/>
+    <cellStyle name="Обычный 32 15" xfId="1845" xr:uid="{00000000-0005-0000-0000-000035070000}"/>
+    <cellStyle name="Обычный 32 16" xfId="1846" xr:uid="{00000000-0005-0000-0000-000036070000}"/>
+    <cellStyle name="Обычный 32 2" xfId="1847" xr:uid="{00000000-0005-0000-0000-000037070000}"/>
+    <cellStyle name="Обычный 32 3" xfId="1848" xr:uid="{00000000-0005-0000-0000-000038070000}"/>
+    <cellStyle name="Обычный 32 4" xfId="1849" xr:uid="{00000000-0005-0000-0000-000039070000}"/>
+    <cellStyle name="Обычный 32 5" xfId="1850" xr:uid="{00000000-0005-0000-0000-00003A070000}"/>
+    <cellStyle name="Обычный 32 6" xfId="1851" xr:uid="{00000000-0005-0000-0000-00003B070000}"/>
+    <cellStyle name="Обычный 32 7" xfId="1852" xr:uid="{00000000-0005-0000-0000-00003C070000}"/>
+    <cellStyle name="Обычный 32 8" xfId="1853" xr:uid="{00000000-0005-0000-0000-00003D070000}"/>
+    <cellStyle name="Обычный 32 9" xfId="1854" xr:uid="{00000000-0005-0000-0000-00003E070000}"/>
+    <cellStyle name="Обычный 33 10" xfId="1855" xr:uid="{00000000-0005-0000-0000-00003F070000}"/>
+    <cellStyle name="Обычный 33 11" xfId="1856" xr:uid="{00000000-0005-0000-0000-000040070000}"/>
+    <cellStyle name="Обычный 33 12" xfId="1857" xr:uid="{00000000-0005-0000-0000-000041070000}"/>
+    <cellStyle name="Обычный 33 13" xfId="1858" xr:uid="{00000000-0005-0000-0000-000042070000}"/>
+    <cellStyle name="Обычный 33 14" xfId="1859" xr:uid="{00000000-0005-0000-0000-000043070000}"/>
+    <cellStyle name="Обычный 33 15" xfId="1860" xr:uid="{00000000-0005-0000-0000-000044070000}"/>
+    <cellStyle name="Обычный 33 2" xfId="1861" xr:uid="{00000000-0005-0000-0000-000045070000}"/>
+    <cellStyle name="Обычный 33 3" xfId="1862" xr:uid="{00000000-0005-0000-0000-000046070000}"/>
+    <cellStyle name="Обычный 33 4" xfId="1863" xr:uid="{00000000-0005-0000-0000-000047070000}"/>
+    <cellStyle name="Обычный 33 5" xfId="1864" xr:uid="{00000000-0005-0000-0000-000048070000}"/>
+    <cellStyle name="Обычный 33 6" xfId="1865" xr:uid="{00000000-0005-0000-0000-000049070000}"/>
+    <cellStyle name="Обычный 33 7" xfId="1866" xr:uid="{00000000-0005-0000-0000-00004A070000}"/>
+    <cellStyle name="Обычный 33 8" xfId="1867" xr:uid="{00000000-0005-0000-0000-00004B070000}"/>
+    <cellStyle name="Обычный 33 9" xfId="1868" xr:uid="{00000000-0005-0000-0000-00004C070000}"/>
+    <cellStyle name="Обычный 34 10" xfId="1869" xr:uid="{00000000-0005-0000-0000-00004D070000}"/>
+    <cellStyle name="Обычный 34 11" xfId="1870" xr:uid="{00000000-0005-0000-0000-00004E070000}"/>
+    <cellStyle name="Обычный 34 12" xfId="1871" xr:uid="{00000000-0005-0000-0000-00004F070000}"/>
+    <cellStyle name="Обычный 34 13" xfId="1872" xr:uid="{00000000-0005-0000-0000-000050070000}"/>
+    <cellStyle name="Обычный 34 14" xfId="1873" xr:uid="{00000000-0005-0000-0000-000051070000}"/>
+    <cellStyle name="Обычный 34 2" xfId="1874" xr:uid="{00000000-0005-0000-0000-000052070000}"/>
+    <cellStyle name="Обычный 34 3" xfId="1875" xr:uid="{00000000-0005-0000-0000-000053070000}"/>
+    <cellStyle name="Обычный 34 4" xfId="1876" xr:uid="{00000000-0005-0000-0000-000054070000}"/>
+    <cellStyle name="Обычный 34 5" xfId="1877" xr:uid="{00000000-0005-0000-0000-000055070000}"/>
+    <cellStyle name="Обычный 34 6" xfId="1878" xr:uid="{00000000-0005-0000-0000-000056070000}"/>
+    <cellStyle name="Обычный 34 7" xfId="1879" xr:uid="{00000000-0005-0000-0000-000057070000}"/>
+    <cellStyle name="Обычный 34 8" xfId="1880" xr:uid="{00000000-0005-0000-0000-000058070000}"/>
+    <cellStyle name="Обычный 34 9" xfId="1881" xr:uid="{00000000-0005-0000-0000-000059070000}"/>
+    <cellStyle name="Обычный 35 10" xfId="1882" xr:uid="{00000000-0005-0000-0000-00005A070000}"/>
+    <cellStyle name="Обычный 35 11" xfId="1883" xr:uid="{00000000-0005-0000-0000-00005B070000}"/>
+    <cellStyle name="Обычный 35 12" xfId="1884" xr:uid="{00000000-0005-0000-0000-00005C070000}"/>
+    <cellStyle name="Обычный 35 13" xfId="1885" xr:uid="{00000000-0005-0000-0000-00005D070000}"/>
+    <cellStyle name="Обычный 35 2" xfId="1886" xr:uid="{00000000-0005-0000-0000-00005E070000}"/>
+    <cellStyle name="Обычный 35 3" xfId="1887" xr:uid="{00000000-0005-0000-0000-00005F070000}"/>
+    <cellStyle name="Обычный 35 4" xfId="1888" xr:uid="{00000000-0005-0000-0000-000060070000}"/>
+    <cellStyle name="Обычный 35 5" xfId="1889" xr:uid="{00000000-0005-0000-0000-000061070000}"/>
+    <cellStyle name="Обычный 35 6" xfId="1890" xr:uid="{00000000-0005-0000-0000-000062070000}"/>
+    <cellStyle name="Обычный 35 7" xfId="1891" xr:uid="{00000000-0005-0000-0000-000063070000}"/>
+    <cellStyle name="Обычный 35 8" xfId="1892" xr:uid="{00000000-0005-0000-0000-000064070000}"/>
+    <cellStyle name="Обычный 35 9" xfId="1893" xr:uid="{00000000-0005-0000-0000-000065070000}"/>
+    <cellStyle name="Обычный 36 10" xfId="1894" xr:uid="{00000000-0005-0000-0000-000066070000}"/>
+    <cellStyle name="Обычный 36 11" xfId="1895" xr:uid="{00000000-0005-0000-0000-000067070000}"/>
+    <cellStyle name="Обычный 36 12" xfId="1896" xr:uid="{00000000-0005-0000-0000-000068070000}"/>
+    <cellStyle name="Обычный 36 2" xfId="1897" xr:uid="{00000000-0005-0000-0000-000069070000}"/>
+    <cellStyle name="Обычный 36 3" xfId="1898" xr:uid="{00000000-0005-0000-0000-00006A070000}"/>
+    <cellStyle name="Обычный 36 4" xfId="1899" xr:uid="{00000000-0005-0000-0000-00006B070000}"/>
+    <cellStyle name="Обычный 36 5" xfId="1900" xr:uid="{00000000-0005-0000-0000-00006C070000}"/>
+    <cellStyle name="Обычный 36 6" xfId="1901" xr:uid="{00000000-0005-0000-0000-00006D070000}"/>
+    <cellStyle name="Обычный 36 7" xfId="1902" xr:uid="{00000000-0005-0000-0000-00006E070000}"/>
+    <cellStyle name="Обычный 36 8" xfId="1903" xr:uid="{00000000-0005-0000-0000-00006F070000}"/>
+    <cellStyle name="Обычный 36 9" xfId="1904" xr:uid="{00000000-0005-0000-0000-000070070000}"/>
+    <cellStyle name="Обычный 37 10" xfId="1905" xr:uid="{00000000-0005-0000-0000-000071070000}"/>
+    <cellStyle name="Обычный 37 11" xfId="1906" xr:uid="{00000000-0005-0000-0000-000072070000}"/>
+    <cellStyle name="Обычный 37 2" xfId="1907" xr:uid="{00000000-0005-0000-0000-000073070000}"/>
+    <cellStyle name="Обычный 37 3" xfId="1908" xr:uid="{00000000-0005-0000-0000-000074070000}"/>
+    <cellStyle name="Обычный 37 4" xfId="1909" xr:uid="{00000000-0005-0000-0000-000075070000}"/>
+    <cellStyle name="Обычный 37 5" xfId="1910" xr:uid="{00000000-0005-0000-0000-000076070000}"/>
+    <cellStyle name="Обычный 37 6" xfId="1911" xr:uid="{00000000-0005-0000-0000-000077070000}"/>
+    <cellStyle name="Обычный 37 7" xfId="1912" xr:uid="{00000000-0005-0000-0000-000078070000}"/>
+    <cellStyle name="Обычный 37 8" xfId="1913" xr:uid="{00000000-0005-0000-0000-000079070000}"/>
+    <cellStyle name="Обычный 37 9" xfId="1914" xr:uid="{00000000-0005-0000-0000-00007A070000}"/>
+    <cellStyle name="Обычный 38 10" xfId="1915" xr:uid="{00000000-0005-0000-0000-00007B070000}"/>
+    <cellStyle name="Обычный 38 2" xfId="1916" xr:uid="{00000000-0005-0000-0000-00007C070000}"/>
+    <cellStyle name="Обычный 38 3" xfId="1917" xr:uid="{00000000-0005-0000-0000-00007D070000}"/>
+    <cellStyle name="Обычный 38 4" xfId="1918" xr:uid="{00000000-0005-0000-0000-00007E070000}"/>
+    <cellStyle name="Обычный 38 5" xfId="1919" xr:uid="{00000000-0005-0000-0000-00007F070000}"/>
+    <cellStyle name="Обычный 38 6" xfId="1920" xr:uid="{00000000-0005-0000-0000-000080070000}"/>
+    <cellStyle name="Обычный 38 7" xfId="1921" xr:uid="{00000000-0005-0000-0000-000081070000}"/>
+    <cellStyle name="Обычный 38 8" xfId="1922" xr:uid="{00000000-0005-0000-0000-000082070000}"/>
+    <cellStyle name="Обычный 38 9" xfId="1923" xr:uid="{00000000-0005-0000-0000-000083070000}"/>
+    <cellStyle name="Обычный 39 2" xfId="1924" xr:uid="{00000000-0005-0000-0000-000084070000}"/>
+    <cellStyle name="Обычный 39 3" xfId="1925" xr:uid="{00000000-0005-0000-0000-000085070000}"/>
+    <cellStyle name="Обычный 39 4" xfId="1926" xr:uid="{00000000-0005-0000-0000-000086070000}"/>
+    <cellStyle name="Обычный 39 5" xfId="1927" xr:uid="{00000000-0005-0000-0000-000087070000}"/>
+    <cellStyle name="Обычный 39 6" xfId="1928" xr:uid="{00000000-0005-0000-0000-000088070000}"/>
+    <cellStyle name="Обычный 39 7" xfId="1929" xr:uid="{00000000-0005-0000-0000-000089070000}"/>
+    <cellStyle name="Обычный 39 8" xfId="1930" xr:uid="{00000000-0005-0000-0000-00008A070000}"/>
+    <cellStyle name="Обычный 39 9" xfId="1931" xr:uid="{00000000-0005-0000-0000-00008B070000}"/>
+    <cellStyle name="Обычный 4 10" xfId="1932" xr:uid="{00000000-0005-0000-0000-00008C070000}"/>
+    <cellStyle name="Обычный 4 100" xfId="1933" xr:uid="{00000000-0005-0000-0000-00008D070000}"/>
+    <cellStyle name="Обычный 4 101" xfId="1934" xr:uid="{00000000-0005-0000-0000-00008E070000}"/>
+    <cellStyle name="Обычный 4 102" xfId="1935" xr:uid="{00000000-0005-0000-0000-00008F070000}"/>
+    <cellStyle name="Обычный 4 103" xfId="1936" xr:uid="{00000000-0005-0000-0000-000090070000}"/>
+    <cellStyle name="Обычный 4 104" xfId="1937" xr:uid="{00000000-0005-0000-0000-000091070000}"/>
+    <cellStyle name="Обычный 4 105" xfId="1938" xr:uid="{00000000-0005-0000-0000-000092070000}"/>
+    <cellStyle name="Обычный 4 106" xfId="1939" xr:uid="{00000000-0005-0000-0000-000093070000}"/>
+    <cellStyle name="Обычный 4 107" xfId="1940" xr:uid="{00000000-0005-0000-0000-000094070000}"/>
+    <cellStyle name="Обычный 4 108" xfId="1941" xr:uid="{00000000-0005-0000-0000-000095070000}"/>
+    <cellStyle name="Обычный 4 109" xfId="1942" xr:uid="{00000000-0005-0000-0000-000096070000}"/>
+    <cellStyle name="Обычный 4 11" xfId="1943" xr:uid="{00000000-0005-0000-0000-000097070000}"/>
+    <cellStyle name="Обычный 4 110" xfId="1944" xr:uid="{00000000-0005-0000-0000-000098070000}"/>
+    <cellStyle name="Обычный 4 111" xfId="1945" xr:uid="{00000000-0005-0000-0000-000099070000}"/>
+    <cellStyle name="Обычный 4 112" xfId="1946" xr:uid="{00000000-0005-0000-0000-00009A070000}"/>
+    <cellStyle name="Обычный 4 113" xfId="1947" xr:uid="{00000000-0005-0000-0000-00009B070000}"/>
+    <cellStyle name="Обычный 4 114" xfId="1948" xr:uid="{00000000-0005-0000-0000-00009C070000}"/>
+    <cellStyle name="Обычный 4 115" xfId="1949" xr:uid="{00000000-0005-0000-0000-00009D070000}"/>
+    <cellStyle name="Обычный 4 116" xfId="1950" xr:uid="{00000000-0005-0000-0000-00009E070000}"/>
+    <cellStyle name="Обычный 4 117" xfId="1951" xr:uid="{00000000-0005-0000-0000-00009F070000}"/>
+    <cellStyle name="Обычный 4 118" xfId="1952" xr:uid="{00000000-0005-0000-0000-0000A0070000}"/>
+    <cellStyle name="Обычный 4 119" xfId="1953" xr:uid="{00000000-0005-0000-0000-0000A1070000}"/>
+    <cellStyle name="Обычный 4 12" xfId="1954" xr:uid="{00000000-0005-0000-0000-0000A2070000}"/>
+    <cellStyle name="Обычный 4 120" xfId="1955" xr:uid="{00000000-0005-0000-0000-0000A3070000}"/>
+    <cellStyle name="Обычный 4 121" xfId="1956" xr:uid="{00000000-0005-0000-0000-0000A4070000}"/>
+    <cellStyle name="Обычный 4 122" xfId="1957" xr:uid="{00000000-0005-0000-0000-0000A5070000}"/>
+    <cellStyle name="Обычный 4 123" xfId="1958" xr:uid="{00000000-0005-0000-0000-0000A6070000}"/>
+    <cellStyle name="Обычный 4 124" xfId="1959" xr:uid="{00000000-0005-0000-0000-0000A7070000}"/>
+    <cellStyle name="Обычный 4 125" xfId="1960" xr:uid="{00000000-0005-0000-0000-0000A8070000}"/>
+    <cellStyle name="Обычный 4 126" xfId="1961" xr:uid="{00000000-0005-0000-0000-0000A9070000}"/>
+    <cellStyle name="Обычный 4 127" xfId="1962" xr:uid="{00000000-0005-0000-0000-0000AA070000}"/>
+    <cellStyle name="Обычный 4 128" xfId="1963" xr:uid="{00000000-0005-0000-0000-0000AB070000}"/>
+    <cellStyle name="Обычный 4 129" xfId="1964" xr:uid="{00000000-0005-0000-0000-0000AC070000}"/>
+    <cellStyle name="Обычный 4 13" xfId="1965" xr:uid="{00000000-0005-0000-0000-0000AD070000}"/>
+    <cellStyle name="Обычный 4 130" xfId="1966" xr:uid="{00000000-0005-0000-0000-0000AE070000}"/>
+    <cellStyle name="Обычный 4 131" xfId="1967" xr:uid="{00000000-0005-0000-0000-0000AF070000}"/>
+    <cellStyle name="Обычный 4 132" xfId="1968" xr:uid="{00000000-0005-0000-0000-0000B0070000}"/>
+    <cellStyle name="Обычный 4 133" xfId="1969" xr:uid="{00000000-0005-0000-0000-0000B1070000}"/>
+    <cellStyle name="Обычный 4 134" xfId="1970" xr:uid="{00000000-0005-0000-0000-0000B2070000}"/>
+    <cellStyle name="Обычный 4 135" xfId="1971" xr:uid="{00000000-0005-0000-0000-0000B3070000}"/>
+    <cellStyle name="Обычный 4 136" xfId="1972" xr:uid="{00000000-0005-0000-0000-0000B4070000}"/>
+    <cellStyle name="Обычный 4 137" xfId="1973" xr:uid="{00000000-0005-0000-0000-0000B5070000}"/>
+    <cellStyle name="Обычный 4 138" xfId="1974" xr:uid="{00000000-0005-0000-0000-0000B6070000}"/>
+    <cellStyle name="Обычный 4 14" xfId="1975" xr:uid="{00000000-0005-0000-0000-0000B7070000}"/>
+    <cellStyle name="Обычный 4 15" xfId="1976" xr:uid="{00000000-0005-0000-0000-0000B8070000}"/>
+    <cellStyle name="Обычный 4 16" xfId="1977" xr:uid="{00000000-0005-0000-0000-0000B9070000}"/>
+    <cellStyle name="Обычный 4 17" xfId="1978" xr:uid="{00000000-0005-0000-0000-0000BA070000}"/>
+    <cellStyle name="Обычный 4 18" xfId="1979" xr:uid="{00000000-0005-0000-0000-0000BB070000}"/>
+    <cellStyle name="Обычный 4 19" xfId="1980" xr:uid="{00000000-0005-0000-0000-0000BC070000}"/>
+    <cellStyle name="Обычный 4 2" xfId="1981" xr:uid="{00000000-0005-0000-0000-0000BD070000}"/>
+    <cellStyle name="Обычный 4 2 10" xfId="1982" xr:uid="{00000000-0005-0000-0000-0000BE070000}"/>
+    <cellStyle name="Обычный 4 2 2" xfId="1983" xr:uid="{00000000-0005-0000-0000-0000BF070000}"/>
+    <cellStyle name="Обычный 4 2 3" xfId="1984" xr:uid="{00000000-0005-0000-0000-0000C0070000}"/>
+    <cellStyle name="Обычный 4 2 4" xfId="1985" xr:uid="{00000000-0005-0000-0000-0000C1070000}"/>
+    <cellStyle name="Обычный 4 2 5" xfId="1986" xr:uid="{00000000-0005-0000-0000-0000C2070000}"/>
+    <cellStyle name="Обычный 4 2 6" xfId="1987" xr:uid="{00000000-0005-0000-0000-0000C3070000}"/>
+    <cellStyle name="Обычный 4 2 7" xfId="1988" xr:uid="{00000000-0005-0000-0000-0000C4070000}"/>
+    <cellStyle name="Обычный 4 2 8" xfId="1989" xr:uid="{00000000-0005-0000-0000-0000C5070000}"/>
+    <cellStyle name="Обычный 4 2 9" xfId="1990" xr:uid="{00000000-0005-0000-0000-0000C6070000}"/>
+    <cellStyle name="Обычный 4 20" xfId="1991" xr:uid="{00000000-0005-0000-0000-0000C7070000}"/>
+    <cellStyle name="Обычный 4 21" xfId="1992" xr:uid="{00000000-0005-0000-0000-0000C8070000}"/>
+    <cellStyle name="Обычный 4 22" xfId="1993" xr:uid="{00000000-0005-0000-0000-0000C9070000}"/>
+    <cellStyle name="Обычный 4 23" xfId="1994" xr:uid="{00000000-0005-0000-0000-0000CA070000}"/>
+    <cellStyle name="Обычный 4 24" xfId="1995" xr:uid="{00000000-0005-0000-0000-0000CB070000}"/>
+    <cellStyle name="Обычный 4 25" xfId="1996" xr:uid="{00000000-0005-0000-0000-0000CC070000}"/>
+    <cellStyle name="Обычный 4 26" xfId="1997" xr:uid="{00000000-0005-0000-0000-0000CD070000}"/>
+    <cellStyle name="Обычный 4 27" xfId="1998" xr:uid="{00000000-0005-0000-0000-0000CE070000}"/>
+    <cellStyle name="Обычный 4 28" xfId="1999" xr:uid="{00000000-0005-0000-0000-0000CF070000}"/>
+    <cellStyle name="Обычный 4 29" xfId="2000" xr:uid="{00000000-0005-0000-0000-0000D0070000}"/>
+    <cellStyle name="Обычный 4 3" xfId="2001" xr:uid="{00000000-0005-0000-0000-0000D1070000}"/>
+    <cellStyle name="Обычный 4 30" xfId="2002" xr:uid="{00000000-0005-0000-0000-0000D2070000}"/>
+    <cellStyle name="Обычный 4 31" xfId="2003" xr:uid="{00000000-0005-0000-0000-0000D3070000}"/>
+    <cellStyle name="Обычный 4 32" xfId="2004" xr:uid="{00000000-0005-0000-0000-0000D4070000}"/>
+    <cellStyle name="Обычный 4 33" xfId="2005" xr:uid="{00000000-0005-0000-0000-0000D5070000}"/>
+    <cellStyle name="Обычный 4 34" xfId="2006" xr:uid="{00000000-0005-0000-0000-0000D6070000}"/>
+    <cellStyle name="Обычный 4 35" xfId="2007" xr:uid="{00000000-0005-0000-0000-0000D7070000}"/>
+    <cellStyle name="Обычный 4 36" xfId="2008" xr:uid="{00000000-0005-0000-0000-0000D8070000}"/>
+    <cellStyle name="Обычный 4 37" xfId="2009" xr:uid="{00000000-0005-0000-0000-0000D9070000}"/>
+    <cellStyle name="Обычный 4 38" xfId="2010" xr:uid="{00000000-0005-0000-0000-0000DA070000}"/>
+    <cellStyle name="Обычный 4 39" xfId="2011" xr:uid="{00000000-0005-0000-0000-0000DB070000}"/>
+    <cellStyle name="Обычный 4 4" xfId="2012" xr:uid="{00000000-0005-0000-0000-0000DC070000}"/>
+    <cellStyle name="Обычный 4 40" xfId="2013" xr:uid="{00000000-0005-0000-0000-0000DD070000}"/>
+    <cellStyle name="Обычный 4 41" xfId="2014" xr:uid="{00000000-0005-0000-0000-0000DE070000}"/>
+    <cellStyle name="Обычный 4 42" xfId="2015" xr:uid="{00000000-0005-0000-0000-0000DF070000}"/>
+    <cellStyle name="Обычный 4 43" xfId="2016" xr:uid="{00000000-0005-0000-0000-0000E0070000}"/>
+    <cellStyle name="Обычный 4 44" xfId="2017" xr:uid="{00000000-0005-0000-0000-0000E1070000}"/>
+    <cellStyle name="Обычный 4 45" xfId="2018" xr:uid="{00000000-0005-0000-0000-0000E2070000}"/>
+    <cellStyle name="Обычный 4 46" xfId="2019" xr:uid="{00000000-0005-0000-0000-0000E3070000}"/>
+    <cellStyle name="Обычный 4 47" xfId="2020" xr:uid="{00000000-0005-0000-0000-0000E4070000}"/>
+    <cellStyle name="Обычный 4 48" xfId="2021" xr:uid="{00000000-0005-0000-0000-0000E5070000}"/>
+    <cellStyle name="Обычный 4 49" xfId="2022" xr:uid="{00000000-0005-0000-0000-0000E6070000}"/>
+    <cellStyle name="Обычный 4 5" xfId="2023" xr:uid="{00000000-0005-0000-0000-0000E7070000}"/>
+    <cellStyle name="Обычный 4 50" xfId="2024" xr:uid="{00000000-0005-0000-0000-0000E8070000}"/>
+    <cellStyle name="Обычный 4 51" xfId="2025" xr:uid="{00000000-0005-0000-0000-0000E9070000}"/>
+    <cellStyle name="Обычный 4 52" xfId="2026" xr:uid="{00000000-0005-0000-0000-0000EA070000}"/>
+    <cellStyle name="Обычный 4 53" xfId="2027" xr:uid="{00000000-0005-0000-0000-0000EB070000}"/>
+    <cellStyle name="Обычный 4 54" xfId="2028" xr:uid="{00000000-0005-0000-0000-0000EC070000}"/>
+    <cellStyle name="Обычный 4 55" xfId="2029" xr:uid="{00000000-0005-0000-0000-0000ED070000}"/>
+    <cellStyle name="Обычный 4 56" xfId="2030" xr:uid="{00000000-0005-0000-0000-0000EE070000}"/>
+    <cellStyle name="Обычный 4 57" xfId="2031" xr:uid="{00000000-0005-0000-0000-0000EF070000}"/>
+    <cellStyle name="Обычный 4 58" xfId="2032" xr:uid="{00000000-0005-0000-0000-0000F0070000}"/>
+    <cellStyle name="Обычный 4 59" xfId="2033" xr:uid="{00000000-0005-0000-0000-0000F1070000}"/>
+    <cellStyle name="Обычный 4 6" xfId="2034" xr:uid="{00000000-0005-0000-0000-0000F2070000}"/>
+    <cellStyle name="Обычный 4 60" xfId="2035" xr:uid="{00000000-0005-0000-0000-0000F3070000}"/>
+    <cellStyle name="Обычный 4 61" xfId="2036" xr:uid="{00000000-0005-0000-0000-0000F4070000}"/>
+    <cellStyle name="Обычный 4 62" xfId="2037" xr:uid="{00000000-0005-0000-0000-0000F5070000}"/>
+    <cellStyle name="Обычный 4 63" xfId="2038" xr:uid="{00000000-0005-0000-0000-0000F6070000}"/>
+    <cellStyle name="Обычный 4 64" xfId="2039" xr:uid="{00000000-0005-0000-0000-0000F7070000}"/>
+    <cellStyle name="Обычный 4 65" xfId="2040" xr:uid="{00000000-0005-0000-0000-0000F8070000}"/>
+    <cellStyle name="Обычный 4 66" xfId="2041" xr:uid="{00000000-0005-0000-0000-0000F9070000}"/>
+    <cellStyle name="Обычный 4 67" xfId="2042" xr:uid="{00000000-0005-0000-0000-0000FA070000}"/>
+    <cellStyle name="Обычный 4 68" xfId="2043" xr:uid="{00000000-0005-0000-0000-0000FB070000}"/>
+    <cellStyle name="Обычный 4 69" xfId="2044" xr:uid="{00000000-0005-0000-0000-0000FC070000}"/>
+    <cellStyle name="Обычный 4 7" xfId="2045" xr:uid="{00000000-0005-0000-0000-0000FD070000}"/>
+    <cellStyle name="Обычный 4 70" xfId="2046" xr:uid="{00000000-0005-0000-0000-0000FE070000}"/>
+    <cellStyle name="Обычный 4 71" xfId="2047" xr:uid="{00000000-0005-0000-0000-0000FF070000}"/>
+    <cellStyle name="Обычный 4 72" xfId="2048" xr:uid="{00000000-0005-0000-0000-000000080000}"/>
+    <cellStyle name="Обычный 4 73" xfId="2049" xr:uid="{00000000-0005-0000-0000-000001080000}"/>
+    <cellStyle name="Обычный 4 74" xfId="2050" xr:uid="{00000000-0005-0000-0000-000002080000}"/>
+    <cellStyle name="Обычный 4 75" xfId="2051" xr:uid="{00000000-0005-0000-0000-000003080000}"/>
+    <cellStyle name="Обычный 4 76" xfId="2052" xr:uid="{00000000-0005-0000-0000-000004080000}"/>
+    <cellStyle name="Обычный 4 77" xfId="2053" xr:uid="{00000000-0005-0000-0000-000005080000}"/>
+    <cellStyle name="Обычный 4 78" xfId="2054" xr:uid="{00000000-0005-0000-0000-000006080000}"/>
+    <cellStyle name="Обычный 4 79" xfId="2055" xr:uid="{00000000-0005-0000-0000-000007080000}"/>
+    <cellStyle name="Обычный 4 8" xfId="2056" xr:uid="{00000000-0005-0000-0000-000008080000}"/>
+    <cellStyle name="Обычный 4 80" xfId="2057" xr:uid="{00000000-0005-0000-0000-000009080000}"/>
+    <cellStyle name="Обычный 4 81" xfId="2058" xr:uid="{00000000-0005-0000-0000-00000A080000}"/>
+    <cellStyle name="Обычный 4 82" xfId="2059" xr:uid="{00000000-0005-0000-0000-00000B080000}"/>
+    <cellStyle name="Обычный 4 83" xfId="2060" xr:uid="{00000000-0005-0000-0000-00000C080000}"/>
+    <cellStyle name="Обычный 4 84" xfId="2061" xr:uid="{00000000-0005-0000-0000-00000D080000}"/>
+    <cellStyle name="Обычный 4 85" xfId="2062" xr:uid="{00000000-0005-0000-0000-00000E080000}"/>
+    <cellStyle name="Обычный 4 86" xfId="2063" xr:uid="{00000000-0005-0000-0000-00000F080000}"/>
+    <cellStyle name="Обычный 4 87" xfId="2064" xr:uid="{00000000-0005-0000-0000-000010080000}"/>
+    <cellStyle name="Обычный 4 88" xfId="2065" xr:uid="{00000000-0005-0000-0000-000011080000}"/>
+    <cellStyle name="Обычный 4 89" xfId="2066" xr:uid="{00000000-0005-0000-0000-000012080000}"/>
+    <cellStyle name="Обычный 4 9" xfId="2067" xr:uid="{00000000-0005-0000-0000-000013080000}"/>
+    <cellStyle name="Обычный 4 90" xfId="2068" xr:uid="{00000000-0005-0000-0000-000014080000}"/>
+    <cellStyle name="Обычный 4 91" xfId="2069" xr:uid="{00000000-0005-0000-0000-000015080000}"/>
+    <cellStyle name="Обычный 4 92" xfId="2070" xr:uid="{00000000-0005-0000-0000-000016080000}"/>
+    <cellStyle name="Обычный 4 93" xfId="2071" xr:uid="{00000000-0005-0000-0000-000017080000}"/>
+    <cellStyle name="Обычный 4 94" xfId="2072" xr:uid="{00000000-0005-0000-0000-000018080000}"/>
+    <cellStyle name="Обычный 4 95" xfId="2073" xr:uid="{00000000-0005-0000-0000-000019080000}"/>
+    <cellStyle name="Обычный 4 96" xfId="2074" xr:uid="{00000000-0005-0000-0000-00001A080000}"/>
+    <cellStyle name="Обычный 4 97" xfId="2075" xr:uid="{00000000-0005-0000-0000-00001B080000}"/>
+    <cellStyle name="Обычный 4 98" xfId="2076" xr:uid="{00000000-0005-0000-0000-00001C080000}"/>
+    <cellStyle name="Обычный 4 99" xfId="2077" xr:uid="{00000000-0005-0000-0000-00001D080000}"/>
+    <cellStyle name="Обычный 40 2" xfId="2078" xr:uid="{00000000-0005-0000-0000-00001E080000}"/>
+    <cellStyle name="Обычный 40 3" xfId="2079" xr:uid="{00000000-0005-0000-0000-00001F080000}"/>
+    <cellStyle name="Обычный 40 4" xfId="2080" xr:uid="{00000000-0005-0000-0000-000020080000}"/>
+    <cellStyle name="Обычный 40 5" xfId="2081" xr:uid="{00000000-0005-0000-0000-000021080000}"/>
+    <cellStyle name="Обычный 40 6" xfId="2082" xr:uid="{00000000-0005-0000-0000-000022080000}"/>
+    <cellStyle name="Обычный 40 7" xfId="2083" xr:uid="{00000000-0005-0000-0000-000023080000}"/>
+    <cellStyle name="Обычный 40 8" xfId="2084" xr:uid="{00000000-0005-0000-0000-000024080000}"/>
+    <cellStyle name="Обычный 41 2" xfId="2085" xr:uid="{00000000-0005-0000-0000-000025080000}"/>
+    <cellStyle name="Обычный 41 3" xfId="2086" xr:uid="{00000000-0005-0000-0000-000026080000}"/>
+    <cellStyle name="Обычный 41 4" xfId="2087" xr:uid="{00000000-0005-0000-0000-000027080000}"/>
+    <cellStyle name="Обычный 41 5" xfId="2088" xr:uid="{00000000-0005-0000-0000-000028080000}"/>
+    <cellStyle name="Обычный 41 6" xfId="2089" xr:uid="{00000000-0005-0000-0000-000029080000}"/>
+    <cellStyle name="Обычный 41 7" xfId="2090" xr:uid="{00000000-0005-0000-0000-00002A080000}"/>
+    <cellStyle name="Обычный 42 2" xfId="2091" xr:uid="{00000000-0005-0000-0000-00002B080000}"/>
+    <cellStyle name="Обычный 42 3" xfId="2092" xr:uid="{00000000-0005-0000-0000-00002C080000}"/>
+    <cellStyle name="Обычный 42 4" xfId="2093" xr:uid="{00000000-0005-0000-0000-00002D080000}"/>
+    <cellStyle name="Обычный 42 5" xfId="2094" xr:uid="{00000000-0005-0000-0000-00002E080000}"/>
+    <cellStyle name="Обычный 42 6" xfId="2095" xr:uid="{00000000-0005-0000-0000-00002F080000}"/>
+    <cellStyle name="Обычный 43 2" xfId="2096" xr:uid="{00000000-0005-0000-0000-000030080000}"/>
+    <cellStyle name="Обычный 43 3" xfId="2097" xr:uid="{00000000-0005-0000-0000-000031080000}"/>
+    <cellStyle name="Обычный 43 4" xfId="2098" xr:uid="{00000000-0005-0000-0000-000032080000}"/>
+    <cellStyle name="Обычный 43 5" xfId="2099" xr:uid="{00000000-0005-0000-0000-000033080000}"/>
+    <cellStyle name="Обычный 44 2" xfId="2100" xr:uid="{00000000-0005-0000-0000-000034080000}"/>
+    <cellStyle name="Обычный 44 3" xfId="2101" xr:uid="{00000000-0005-0000-0000-000035080000}"/>
+    <cellStyle name="Обычный 44 4" xfId="2102" xr:uid="{00000000-0005-0000-0000-000036080000}"/>
+    <cellStyle name="Обычный 45 2" xfId="2103" xr:uid="{00000000-0005-0000-0000-000037080000}"/>
+    <cellStyle name="Обычный 45 3" xfId="2104" xr:uid="{00000000-0005-0000-0000-000038080000}"/>
+    <cellStyle name="Обычный 46 2" xfId="2105" xr:uid="{00000000-0005-0000-0000-000039080000}"/>
+    <cellStyle name="Обычный 47 2" xfId="2106" xr:uid="{00000000-0005-0000-0000-00003A080000}"/>
+    <cellStyle name="Обычный 48 2" xfId="2107" xr:uid="{00000000-0005-0000-0000-00003B080000}"/>
+    <cellStyle name="Обычный 49 2" xfId="2108" xr:uid="{00000000-0005-0000-0000-00003C080000}"/>
+    <cellStyle name="Обычный 5 10" xfId="2109" xr:uid="{00000000-0005-0000-0000-00003D080000}"/>
+    <cellStyle name="Обычный 5 100" xfId="2110" xr:uid="{00000000-0005-0000-0000-00003E080000}"/>
+    <cellStyle name="Обычный 5 101" xfId="2111" xr:uid="{00000000-0005-0000-0000-00003F080000}"/>
+    <cellStyle name="Обычный 5 102" xfId="2112" xr:uid="{00000000-0005-0000-0000-000040080000}"/>
+    <cellStyle name="Обычный 5 103" xfId="2113" xr:uid="{00000000-0005-0000-0000-000041080000}"/>
+    <cellStyle name="Обычный 5 104" xfId="2114" xr:uid="{00000000-0005-0000-0000-000042080000}"/>
+    <cellStyle name="Обычный 5 105" xfId="2115" xr:uid="{00000000-0005-0000-0000-000043080000}"/>
+    <cellStyle name="Обычный 5 106" xfId="2116" xr:uid="{00000000-0005-0000-0000-000044080000}"/>
+    <cellStyle name="Обычный 5 107" xfId="2117" xr:uid="{00000000-0005-0000-0000-000045080000}"/>
+    <cellStyle name="Обычный 5 108" xfId="2118" xr:uid="{00000000-0005-0000-0000-000046080000}"/>
+    <cellStyle name="Обычный 5 109" xfId="2119" xr:uid="{00000000-0005-0000-0000-000047080000}"/>
+    <cellStyle name="Обычный 5 11" xfId="2120" xr:uid="{00000000-0005-0000-0000-000048080000}"/>
+    <cellStyle name="Обычный 5 110" xfId="2121" xr:uid="{00000000-0005-0000-0000-000049080000}"/>
+    <cellStyle name="Обычный 5 111" xfId="2122" xr:uid="{00000000-0005-0000-0000-00004A080000}"/>
+    <cellStyle name="Обычный 5 112" xfId="2123" xr:uid="{00000000-0005-0000-0000-00004B080000}"/>
+    <cellStyle name="Обычный 5 113" xfId="2124" xr:uid="{00000000-0005-0000-0000-00004C080000}"/>
+    <cellStyle name="Обычный 5 114" xfId="2125" xr:uid="{00000000-0005-0000-0000-00004D080000}"/>
+    <cellStyle name="Обычный 5 115" xfId="2126" xr:uid="{00000000-0005-0000-0000-00004E080000}"/>
+    <cellStyle name="Обычный 5 116" xfId="2127" xr:uid="{00000000-0005-0000-0000-00004F080000}"/>
+    <cellStyle name="Обычный 5 117" xfId="2128" xr:uid="{00000000-0005-0000-0000-000050080000}"/>
+    <cellStyle name="Обычный 5 118" xfId="2129" xr:uid="{00000000-0005-0000-0000-000051080000}"/>
+    <cellStyle name="Обычный 5 119" xfId="2130" xr:uid="{00000000-0005-0000-0000-000052080000}"/>
+    <cellStyle name="Обычный 5 12" xfId="2131" xr:uid="{00000000-0005-0000-0000-000053080000}"/>
+    <cellStyle name="Обычный 5 120" xfId="2132" xr:uid="{00000000-0005-0000-0000-000054080000}"/>
+    <cellStyle name="Обычный 5 121" xfId="2133" xr:uid="{00000000-0005-0000-0000-000055080000}"/>
+    <cellStyle name="Обычный 5 122" xfId="2134" xr:uid="{00000000-0005-0000-0000-000056080000}"/>
+    <cellStyle name="Обычный 5 123" xfId="2135" xr:uid="{00000000-0005-0000-0000-000057080000}"/>
+    <cellStyle name="Обычный 5 124" xfId="2136" xr:uid="{00000000-0005-0000-0000-000058080000}"/>
+    <cellStyle name="Обычный 5 125" xfId="2137" xr:uid="{00000000-0005-0000-0000-000059080000}"/>
+    <cellStyle name="Обычный 5 126" xfId="2138" xr:uid="{00000000-0005-0000-0000-00005A080000}"/>
+    <cellStyle name="Обычный 5 127" xfId="2139" xr:uid="{00000000-0005-0000-0000-00005B080000}"/>
+    <cellStyle name="Обычный 5 128" xfId="2140" xr:uid="{00000000-0005-0000-0000-00005C080000}"/>
+    <cellStyle name="Обычный 5 129" xfId="2141" xr:uid="{00000000-0005-0000-0000-00005D080000}"/>
+    <cellStyle name="Обычный 5 13" xfId="2142" xr:uid="{00000000-0005-0000-0000-00005E080000}"/>
+    <cellStyle name="Обычный 5 130" xfId="2143" xr:uid="{00000000-0005-0000-0000-00005F080000}"/>
+    <cellStyle name="Обычный 5 131" xfId="2144" xr:uid="{00000000-0005-0000-0000-000060080000}"/>
+    <cellStyle name="Обычный 5 132" xfId="2145" xr:uid="{00000000-0005-0000-0000-000061080000}"/>
+    <cellStyle name="Обычный 5 133" xfId="2146" xr:uid="{00000000-0005-0000-0000-000062080000}"/>
+    <cellStyle name="Обычный 5 134" xfId="2147" xr:uid="{00000000-0005-0000-0000-000063080000}"/>
+    <cellStyle name="Обычный 5 14" xfId="2148" xr:uid="{00000000-0005-0000-0000-000064080000}"/>
+    <cellStyle name="Обычный 5 15" xfId="2149" xr:uid="{00000000-0005-0000-0000-000065080000}"/>
+    <cellStyle name="Обычный 5 16" xfId="2150" xr:uid="{00000000-0005-0000-0000-000066080000}"/>
+    <cellStyle name="Обычный 5 17" xfId="2151" xr:uid="{00000000-0005-0000-0000-000067080000}"/>
+    <cellStyle name="Обычный 5 18" xfId="2152" xr:uid="{00000000-0005-0000-0000-000068080000}"/>
+    <cellStyle name="Обычный 5 19" xfId="2153" xr:uid="{00000000-0005-0000-0000-000069080000}"/>
+    <cellStyle name="Обычный 5 2" xfId="2154" xr:uid="{00000000-0005-0000-0000-00006A080000}"/>
+    <cellStyle name="Обычный 5 20" xfId="2155" xr:uid="{00000000-0005-0000-0000-00006B080000}"/>
+    <cellStyle name="Обычный 5 21" xfId="2156" xr:uid="{00000000-0005-0000-0000-00006C080000}"/>
+    <cellStyle name="Обычный 5 22" xfId="2157" xr:uid="{00000000-0005-0000-0000-00006D080000}"/>
+    <cellStyle name="Обычный 5 23" xfId="2158" xr:uid="{00000000-0005-0000-0000-00006E080000}"/>
+    <cellStyle name="Обычный 5 24" xfId="2159" xr:uid="{00000000-0005-0000-0000-00006F080000}"/>
+    <cellStyle name="Обычный 5 25" xfId="2160" xr:uid="{00000000-0005-0000-0000-000070080000}"/>
+    <cellStyle name="Обычный 5 26" xfId="2161" xr:uid="{00000000-0005-0000-0000-000071080000}"/>
+    <cellStyle name="Обычный 5 27" xfId="2162" xr:uid="{00000000-0005-0000-0000-000072080000}"/>
+    <cellStyle name="Обычный 5 28" xfId="2163" xr:uid="{00000000-0005-0000-0000-000073080000}"/>
+    <cellStyle name="Обычный 5 29" xfId="2164" xr:uid="{00000000-0005-0000-0000-000074080000}"/>
+    <cellStyle name="Обычный 5 3" xfId="2165" xr:uid="{00000000-0005-0000-0000-000075080000}"/>
+    <cellStyle name="Обычный 5 30" xfId="2166" xr:uid="{00000000-0005-0000-0000-000076080000}"/>
+    <cellStyle name="Обычный 5 31" xfId="2167" xr:uid="{00000000-0005-0000-0000-000077080000}"/>
+    <cellStyle name="Обычный 5 32" xfId="2168" xr:uid="{00000000-0005-0000-0000-000078080000}"/>
+    <cellStyle name="Обычный 5 33" xfId="2169" xr:uid="{00000000-0005-0000-0000-000079080000}"/>
+    <cellStyle name="Обычный 5 34" xfId="2170" xr:uid="{00000000-0005-0000-0000-00007A080000}"/>
+    <cellStyle name="Обычный 5 35" xfId="2171" xr:uid="{00000000-0005-0000-0000-00007B080000}"/>
+    <cellStyle name="Обычный 5 36" xfId="2172" xr:uid="{00000000-0005-0000-0000-00007C080000}"/>
+    <cellStyle name="Обычный 5 37" xfId="2173" xr:uid="{00000000-0005-0000-0000-00007D080000}"/>
+    <cellStyle name="Обычный 5 38" xfId="2174" xr:uid="{00000000-0005-0000-0000-00007E080000}"/>
+    <cellStyle name="Обычный 5 39" xfId="2175" xr:uid="{00000000-0005-0000-0000-00007F080000}"/>
+    <cellStyle name="Обычный 5 4" xfId="2176" xr:uid="{00000000-0005-0000-0000-000080080000}"/>
+    <cellStyle name="Обычный 5 40" xfId="2177" xr:uid="{00000000-0005-0000-0000-000081080000}"/>
+    <cellStyle name="Обычный 5 41" xfId="2178" xr:uid="{00000000-0005-0000-0000-000082080000}"/>
+    <cellStyle name="Обычный 5 42" xfId="2179" xr:uid="{00000000-0005-0000-0000-000083080000}"/>
+    <cellStyle name="Обычный 5 43" xfId="2180" xr:uid="{00000000-0005-0000-0000-000084080000}"/>
+    <cellStyle name="Обычный 5 44" xfId="2181" xr:uid="{00000000-0005-0000-0000-000085080000}"/>
+    <cellStyle name="Обычный 5 45" xfId="2182" xr:uid="{00000000-0005-0000-0000-000086080000}"/>
+    <cellStyle name="Обычный 5 46" xfId="2183" xr:uid="{00000000-0005-0000-0000-000087080000}"/>
+    <cellStyle name="Обычный 5 47" xfId="2184" xr:uid="{00000000-0005-0000-0000-000088080000}"/>
+    <cellStyle name="Обычный 5 48" xfId="2185" xr:uid="{00000000-0005-0000-0000-000089080000}"/>
+    <cellStyle name="Обычный 5 49" xfId="2186" xr:uid="{00000000-0005-0000-0000-00008A080000}"/>
+    <cellStyle name="Обычный 5 5" xfId="2187" xr:uid="{00000000-0005-0000-0000-00008B080000}"/>
+    <cellStyle name="Обычный 5 50" xfId="2188" xr:uid="{00000000-0005-0000-0000-00008C080000}"/>
+    <cellStyle name="Обычный 5 51" xfId="2189" xr:uid="{00000000-0005-0000-0000-00008D080000}"/>
+    <cellStyle name="Обычный 5 52" xfId="2190" xr:uid="{00000000-0005-0000-0000-00008E080000}"/>
+    <cellStyle name="Обычный 5 53" xfId="2191" xr:uid="{00000000-0005-0000-0000-00008F080000}"/>
+    <cellStyle name="Обычный 5 54" xfId="2192" xr:uid="{00000000-0005-0000-0000-000090080000}"/>
+    <cellStyle name="Обычный 5 55" xfId="2193" xr:uid="{00000000-0005-0000-0000-000091080000}"/>
+    <cellStyle name="Обычный 5 56" xfId="2194" xr:uid="{00000000-0005-0000-0000-000092080000}"/>
+    <cellStyle name="Обычный 5 57" xfId="2195" xr:uid="{00000000-0005-0000-0000-000093080000}"/>
+    <cellStyle name="Обычный 5 58" xfId="2196" xr:uid="{00000000-0005-0000-0000-000094080000}"/>
+    <cellStyle name="Обычный 5 59" xfId="2197" xr:uid="{00000000-0005-0000-0000-000095080000}"/>
+    <cellStyle name="Обычный 5 6" xfId="2198" xr:uid="{00000000-0005-0000-0000-000096080000}"/>
+    <cellStyle name="Обычный 5 60" xfId="2199" xr:uid="{00000000-0005-0000-0000-000097080000}"/>
+    <cellStyle name="Обычный 5 61" xfId="2200" xr:uid="{00000000-0005-0000-0000-000098080000}"/>
+    <cellStyle name="Обычный 5 62" xfId="2201" xr:uid="{00000000-0005-0000-0000-000099080000}"/>
+    <cellStyle name="Обычный 5 63" xfId="2202" xr:uid="{00000000-0005-0000-0000-00009A080000}"/>
+    <cellStyle name="Обычный 5 64" xfId="2203" xr:uid="{00000000-0005-0000-0000-00009B080000}"/>
+    <cellStyle name="Обычный 5 65" xfId="2204" xr:uid="{00000000-0005-0000-0000-00009C080000}"/>
+    <cellStyle name="Обычный 5 66" xfId="2205" xr:uid="{00000000-0005-0000-0000-00009D080000}"/>
+    <cellStyle name="Обычный 5 67" xfId="2206" xr:uid="{00000000-0005-0000-0000-00009E080000}"/>
+    <cellStyle name="Обычный 5 68" xfId="2207" xr:uid="{00000000-0005-0000-0000-00009F080000}"/>
+    <cellStyle name="Обычный 5 69" xfId="2208" xr:uid="{00000000-0005-0000-0000-0000A0080000}"/>
+    <cellStyle name="Обычный 5 7" xfId="2209" xr:uid="{00000000-0005-0000-0000-0000A1080000}"/>
+    <cellStyle name="Обычный 5 70" xfId="2210" xr:uid="{00000000-0005-0000-0000-0000A2080000}"/>
+    <cellStyle name="Обычный 5 71" xfId="2211" xr:uid="{00000000-0005-0000-0000-0000A3080000}"/>
+    <cellStyle name="Обычный 5 72" xfId="2212" xr:uid="{00000000-0005-0000-0000-0000A4080000}"/>
+    <cellStyle name="Обычный 5 73" xfId="2213" xr:uid="{00000000-0005-0000-0000-0000A5080000}"/>
+    <cellStyle name="Обычный 5 74" xfId="2214" xr:uid="{00000000-0005-0000-0000-0000A6080000}"/>
+    <cellStyle name="Обычный 5 75" xfId="2215" xr:uid="{00000000-0005-0000-0000-0000A7080000}"/>
+    <cellStyle name="Обычный 5 76" xfId="2216" xr:uid="{00000000-0005-0000-0000-0000A8080000}"/>
+    <cellStyle name="Обычный 5 77" xfId="2217" xr:uid="{00000000-0005-0000-0000-0000A9080000}"/>
+    <cellStyle name="Обычный 5 78" xfId="2218" xr:uid="{00000000-0005-0000-0000-0000AA080000}"/>
+    <cellStyle name="Обычный 5 79" xfId="2219" xr:uid="{00000000-0005-0000-0000-0000AB080000}"/>
+    <cellStyle name="Обычный 5 8" xfId="2220" xr:uid="{00000000-0005-0000-0000-0000AC080000}"/>
+    <cellStyle name="Обычный 5 80" xfId="2221" xr:uid="{00000000-0005-0000-0000-0000AD080000}"/>
+    <cellStyle name="Обычный 5 81" xfId="2222" xr:uid="{00000000-0005-0000-0000-0000AE080000}"/>
+    <cellStyle name="Обычный 5 82" xfId="2223" xr:uid="{00000000-0005-0000-0000-0000AF080000}"/>
+    <cellStyle name="Обычный 5 83" xfId="2224" xr:uid="{00000000-0005-0000-0000-0000B0080000}"/>
+    <cellStyle name="Обычный 5 84" xfId="2225" xr:uid="{00000000-0005-0000-0000-0000B1080000}"/>
+    <cellStyle name="Обычный 5 85" xfId="2226" xr:uid="{00000000-0005-0000-0000-0000B2080000}"/>
+    <cellStyle name="Обычный 5 86" xfId="2227" xr:uid="{00000000-0005-0000-0000-0000B3080000}"/>
+    <cellStyle name="Обычный 5 87" xfId="2228" xr:uid="{00000000-0005-0000-0000-0000B4080000}"/>
+    <cellStyle name="Обычный 5 88" xfId="2229" xr:uid="{00000000-0005-0000-0000-0000B5080000}"/>
+    <cellStyle name="Обычный 5 89" xfId="2230" xr:uid="{00000000-0005-0000-0000-0000B6080000}"/>
+    <cellStyle name="Обычный 5 9" xfId="2231" xr:uid="{00000000-0005-0000-0000-0000B7080000}"/>
+    <cellStyle name="Обычный 5 90" xfId="2232" xr:uid="{00000000-0005-0000-0000-0000B8080000}"/>
+    <cellStyle name="Обычный 5 91" xfId="2233" xr:uid="{00000000-0005-0000-0000-0000B9080000}"/>
+    <cellStyle name="Обычный 5 92" xfId="2234" xr:uid="{00000000-0005-0000-0000-0000BA080000}"/>
+    <cellStyle name="Обычный 5 93" xfId="2235" xr:uid="{00000000-0005-0000-0000-0000BB080000}"/>
+    <cellStyle name="Обычный 5 94" xfId="2236" xr:uid="{00000000-0005-0000-0000-0000BC080000}"/>
+    <cellStyle name="Обычный 5 95" xfId="2237" xr:uid="{00000000-0005-0000-0000-0000BD080000}"/>
+    <cellStyle name="Обычный 5 96" xfId="2238" xr:uid="{00000000-0005-0000-0000-0000BE080000}"/>
+    <cellStyle name="Обычный 5 97" xfId="2239" xr:uid="{00000000-0005-0000-0000-0000BF080000}"/>
+    <cellStyle name="Обычный 5 98" xfId="2240" xr:uid="{00000000-0005-0000-0000-0000C0080000}"/>
+    <cellStyle name="Обычный 5 99" xfId="2241" xr:uid="{00000000-0005-0000-0000-0000C1080000}"/>
+    <cellStyle name="Обычный 50 2" xfId="2242" xr:uid="{00000000-0005-0000-0000-0000C2080000}"/>
+    <cellStyle name="Обычный 51 2" xfId="2243" xr:uid="{00000000-0005-0000-0000-0000C3080000}"/>
+    <cellStyle name="Обычный 52 2" xfId="2244" xr:uid="{00000000-0005-0000-0000-0000C4080000}"/>
+    <cellStyle name="Обычный 53 2" xfId="2245" xr:uid="{00000000-0005-0000-0000-0000C5080000}"/>
+    <cellStyle name="Обычный 54 2" xfId="2246" xr:uid="{00000000-0005-0000-0000-0000C6080000}"/>
+    <cellStyle name="Обычный 55 2" xfId="2247" xr:uid="{00000000-0005-0000-0000-0000C7080000}"/>
+    <cellStyle name="Обычный 55 3" xfId="2248" xr:uid="{00000000-0005-0000-0000-0000C8080000}"/>
+    <cellStyle name="Обычный 56 2" xfId="2249" xr:uid="{00000000-0005-0000-0000-0000C9080000}"/>
+    <cellStyle name="Обычный 57 2" xfId="2250" xr:uid="{00000000-0005-0000-0000-0000CA080000}"/>
+    <cellStyle name="Обычный 58 2" xfId="2251" xr:uid="{00000000-0005-0000-0000-0000CB080000}"/>
+    <cellStyle name="Обычный 59 2" xfId="2252" xr:uid="{00000000-0005-0000-0000-0000CC080000}"/>
+    <cellStyle name="Обычный 6 10" xfId="2253" xr:uid="{00000000-0005-0000-0000-0000CD080000}"/>
+    <cellStyle name="Обычный 6 100" xfId="2254" xr:uid="{00000000-0005-0000-0000-0000CE080000}"/>
+    <cellStyle name="Обычный 6 101" xfId="2255" xr:uid="{00000000-0005-0000-0000-0000CF080000}"/>
+    <cellStyle name="Обычный 6 102" xfId="2256" xr:uid="{00000000-0005-0000-0000-0000D0080000}"/>
+    <cellStyle name="Обычный 6 103" xfId="2257" xr:uid="{00000000-0005-0000-0000-0000D1080000}"/>
+    <cellStyle name="Обычный 6 104" xfId="2258" xr:uid="{00000000-0005-0000-0000-0000D2080000}"/>
+    <cellStyle name="Обычный 6 105" xfId="2259" xr:uid="{00000000-0005-0000-0000-0000D3080000}"/>
+    <cellStyle name="Обычный 6 106" xfId="2260" xr:uid="{00000000-0005-0000-0000-0000D4080000}"/>
+    <cellStyle name="Обычный 6 107" xfId="2261" xr:uid="{00000000-0005-0000-0000-0000D5080000}"/>
+    <cellStyle name="Обычный 6 108" xfId="2262" xr:uid="{00000000-0005-0000-0000-0000D6080000}"/>
+    <cellStyle name="Обычный 6 109" xfId="2263" xr:uid="{00000000-0005-0000-0000-0000D7080000}"/>
+    <cellStyle name="Обычный 6 11" xfId="2264" xr:uid="{00000000-0005-0000-0000-0000D8080000}"/>
+    <cellStyle name="Обычный 6 110" xfId="2265" xr:uid="{00000000-0005-0000-0000-0000D9080000}"/>
+    <cellStyle name="Обычный 6 111" xfId="2266" xr:uid="{00000000-0005-0000-0000-0000DA080000}"/>
+    <cellStyle name="Обычный 6 112" xfId="2267" xr:uid="{00000000-0005-0000-0000-0000DB080000}"/>
+    <cellStyle name="Обычный 6 113" xfId="2268" xr:uid="{00000000-0005-0000-0000-0000DC080000}"/>
+    <cellStyle name="Обычный 6 114" xfId="2269" xr:uid="{00000000-0005-0000-0000-0000DD080000}"/>
+    <cellStyle name="Обычный 6 115" xfId="2270" xr:uid="{00000000-0005-0000-0000-0000DE080000}"/>
+    <cellStyle name="Обычный 6 116" xfId="2271" xr:uid="{00000000-0005-0000-0000-0000DF080000}"/>
+    <cellStyle name="Обычный 6 117" xfId="2272" xr:uid="{00000000-0005-0000-0000-0000E0080000}"/>
+    <cellStyle name="Обычный 6 118" xfId="2273" xr:uid="{00000000-0005-0000-0000-0000E1080000}"/>
+    <cellStyle name="Обычный 6 119" xfId="2274" xr:uid="{00000000-0005-0000-0000-0000E2080000}"/>
+    <cellStyle name="Обычный 6 12" xfId="2275" xr:uid="{00000000-0005-0000-0000-0000E3080000}"/>
+    <cellStyle name="Обычный 6 120" xfId="2276" xr:uid="{00000000-0005-0000-0000-0000E4080000}"/>
+    <cellStyle name="Обычный 6 121" xfId="2277" xr:uid="{00000000-0005-0000-0000-0000E5080000}"/>
+    <cellStyle name="Обычный 6 122" xfId="2278" xr:uid="{00000000-0005-0000-0000-0000E6080000}"/>
+    <cellStyle name="Обычный 6 123" xfId="2279" xr:uid="{00000000-0005-0000-0000-0000E7080000}"/>
+    <cellStyle name="Обычный 6 124" xfId="2280" xr:uid="{00000000-0005-0000-0000-0000E8080000}"/>
+    <cellStyle name="Обычный 6 125" xfId="2281" xr:uid="{00000000-0005-0000-0000-0000E9080000}"/>
+    <cellStyle name="Обычный 6 126" xfId="2282" xr:uid="{00000000-0005-0000-0000-0000EA080000}"/>
+    <cellStyle name="Обычный 6 127" xfId="2283" xr:uid="{00000000-0005-0000-0000-0000EB080000}"/>
+    <cellStyle name="Обычный 6 128" xfId="2284" xr:uid="{00000000-0005-0000-0000-0000EC080000}"/>
+    <cellStyle name="Обычный 6 129" xfId="2285" xr:uid="{00000000-0005-0000-0000-0000ED080000}"/>
+    <cellStyle name="Обычный 6 13" xfId="2286" xr:uid="{00000000-0005-0000-0000-0000EE080000}"/>
+    <cellStyle name="Обычный 6 130" xfId="2287" xr:uid="{00000000-0005-0000-0000-0000EF080000}"/>
+    <cellStyle name="Обычный 6 131" xfId="2288" xr:uid="{00000000-0005-0000-0000-0000F0080000}"/>
+    <cellStyle name="Обычный 6 132" xfId="2289" xr:uid="{00000000-0005-0000-0000-0000F1080000}"/>
+    <cellStyle name="Обычный 6 14" xfId="2290" xr:uid="{00000000-0005-0000-0000-0000F2080000}"/>
+    <cellStyle name="Обычный 6 15" xfId="2291" xr:uid="{00000000-0005-0000-0000-0000F3080000}"/>
+    <cellStyle name="Обычный 6 16" xfId="2292" xr:uid="{00000000-0005-0000-0000-0000F4080000}"/>
+    <cellStyle name="Обычный 6 17" xfId="2293" xr:uid="{00000000-0005-0000-0000-0000F5080000}"/>
+    <cellStyle name="Обычный 6 18" xfId="2294" xr:uid="{00000000-0005-0000-0000-0000F6080000}"/>
+    <cellStyle name="Обычный 6 19" xfId="2295" xr:uid="{00000000-0005-0000-0000-0000F7080000}"/>
+    <cellStyle name="Обычный 6 2" xfId="2296" xr:uid="{00000000-0005-0000-0000-0000F8080000}"/>
+    <cellStyle name="Обычный 6 20" xfId="2297" xr:uid="{00000000-0005-0000-0000-0000F9080000}"/>
+    <cellStyle name="Обычный 6 21" xfId="2298" xr:uid="{00000000-0005-0000-0000-0000FA080000}"/>
+    <cellStyle name="Обычный 6 22" xfId="2299" xr:uid="{00000000-0005-0000-0000-0000FB080000}"/>
+    <cellStyle name="Обычный 6 23" xfId="2300" xr:uid="{00000000-0005-0000-0000-0000FC080000}"/>
+    <cellStyle name="Обычный 6 24" xfId="2301" xr:uid="{00000000-0005-0000-0000-0000FD080000}"/>
+    <cellStyle name="Обычный 6 25" xfId="2302" xr:uid="{00000000-0005-0000-0000-0000FE080000}"/>
+    <cellStyle name="Обычный 6 26" xfId="2303" xr:uid="{00000000-0005-0000-0000-0000FF080000}"/>
+    <cellStyle name="Обычный 6 27" xfId="2304" xr:uid="{00000000-0005-0000-0000-000000090000}"/>
+    <cellStyle name="Обычный 6 28" xfId="2305" xr:uid="{00000000-0005-0000-0000-000001090000}"/>
+    <cellStyle name="Обычный 6 29" xfId="2306" xr:uid="{00000000-0005-0000-0000-000002090000}"/>
+    <cellStyle name="Обычный 6 3" xfId="2307" xr:uid="{00000000-0005-0000-0000-000003090000}"/>
+    <cellStyle name="Обычный 6 30" xfId="2308" xr:uid="{00000000-0005-0000-0000-000004090000}"/>
+    <cellStyle name="Обычный 6 31" xfId="2309" xr:uid="{00000000-0005-0000-0000-000005090000}"/>
+    <cellStyle name="Обычный 6 32" xfId="2310" xr:uid="{00000000-0005-0000-0000-000006090000}"/>
+    <cellStyle name="Обычный 6 33" xfId="2311" xr:uid="{00000000-0005-0000-0000-000007090000}"/>
+    <cellStyle name="Обычный 6 34" xfId="2312" xr:uid="{00000000-0005-0000-0000-000008090000}"/>
+    <cellStyle name="Обычный 6 35" xfId="2313" xr:uid="{00000000-0005-0000-0000-000009090000}"/>
+    <cellStyle name="Обычный 6 36" xfId="2314" xr:uid="{00000000-0005-0000-0000-00000A090000}"/>
+    <cellStyle name="Обычный 6 37" xfId="2315" xr:uid="{00000000-0005-0000-0000-00000B090000}"/>
+    <cellStyle name="Обычный 6 38" xfId="2316" xr:uid="{00000000-0005-0000-0000-00000C090000}"/>
+    <cellStyle name="Обычный 6 39" xfId="2317" xr:uid="{00000000-0005-0000-0000-00000D090000}"/>
+    <cellStyle name="Обычный 6 4" xfId="2318" xr:uid="{00000000-0005-0000-0000-00000E090000}"/>
+    <cellStyle name="Обычный 6 40" xfId="2319" xr:uid="{00000000-0005-0000-0000-00000F090000}"/>
+    <cellStyle name="Обычный 6 41" xfId="2320" xr:uid="{00000000-0005-0000-0000-000010090000}"/>
+    <cellStyle name="Обычный 6 42" xfId="2321" xr:uid="{00000000-0005-0000-0000-000011090000}"/>
+    <cellStyle name="Обычный 6 43" xfId="2322" xr:uid="{00000000-0005-0000-0000-000012090000}"/>
+    <cellStyle name="Обычный 6 44" xfId="2323" xr:uid="{00000000-0005-0000-0000-000013090000}"/>
+    <cellStyle name="Обычный 6 45" xfId="2324" xr:uid="{00000000-0005-0000-0000-000014090000}"/>
+    <cellStyle name="Обычный 6 46" xfId="2325" xr:uid="{00000000-0005-0000-0000-000015090000}"/>
+    <cellStyle name="Обычный 6 47" xfId="2326" xr:uid="{00000000-0005-0000-0000-000016090000}"/>
+    <cellStyle name="Обычный 6 48" xfId="2327" xr:uid="{00000000-0005-0000-0000-000017090000}"/>
+    <cellStyle name="Обычный 6 49" xfId="2328" xr:uid="{00000000-0005-0000-0000-000018090000}"/>
+    <cellStyle name="Обычный 6 5" xfId="2329" xr:uid="{00000000-0005-0000-0000-000019090000}"/>
+    <cellStyle name="Обычный 6 50" xfId="2330" xr:uid="{00000000-0005-0000-0000-00001A090000}"/>
+    <cellStyle name="Обычный 6 51" xfId="2331" xr:uid="{00000000-0005-0000-0000-00001B090000}"/>
+    <cellStyle name="Обычный 6 52" xfId="2332" xr:uid="{00000000-0005-0000-0000-00001C090000}"/>
+    <cellStyle name="Обычный 6 53" xfId="2333" xr:uid="{00000000-0005-0000-0000-00001D090000}"/>
+    <cellStyle name="Обычный 6 54" xfId="2334" xr:uid="{00000000-0005-0000-0000-00001E090000}"/>
+    <cellStyle name="Обычный 6 55" xfId="2335" xr:uid="{00000000-0005-0000-0000-00001F090000}"/>
+    <cellStyle name="Обычный 6 56" xfId="2336" xr:uid="{00000000-0005-0000-0000-000020090000}"/>
+    <cellStyle name="Обычный 6 57" xfId="2337" xr:uid="{00000000-0005-0000-0000-000021090000}"/>
+    <cellStyle name="Обычный 6 58" xfId="2338" xr:uid="{00000000-0005-0000-0000-000022090000}"/>
+    <cellStyle name="Обычный 6 59" xfId="2339" xr:uid="{00000000-0005-0000-0000-000023090000}"/>
+    <cellStyle name="Обычный 6 6" xfId="2340" xr:uid="{00000000-0005-0000-0000-000024090000}"/>
+    <cellStyle name="Обычный 6 60" xfId="2341" xr:uid="{00000000-0005-0000-0000-000025090000}"/>
+    <cellStyle name="Обычный 6 61" xfId="2342" xr:uid="{00000000-0005-0000-0000-000026090000}"/>
+    <cellStyle name="Обычный 6 62" xfId="2343" xr:uid="{00000000-0005-0000-0000-000027090000}"/>
+    <cellStyle name="Обычный 6 63" xfId="2344" xr:uid="{00000000-0005-0000-0000-000028090000}"/>
+    <cellStyle name="Обычный 6 64" xfId="2345" xr:uid="{00000000-0005-0000-0000-000029090000}"/>
+    <cellStyle name="Обычный 6 65" xfId="2346" xr:uid="{00000000-0005-0000-0000-00002A090000}"/>
+    <cellStyle name="Обычный 6 66" xfId="2347" xr:uid="{00000000-0005-0000-0000-00002B090000}"/>
+    <cellStyle name="Обычный 6 67" xfId="2348" xr:uid="{00000000-0005-0000-0000-00002C090000}"/>
+    <cellStyle name="Обычный 6 68" xfId="2349" xr:uid="{00000000-0005-0000-0000-00002D090000}"/>
+    <cellStyle name="Обычный 6 69" xfId="2350" xr:uid="{00000000-0005-0000-0000-00002E090000}"/>
+    <cellStyle name="Обычный 6 7" xfId="2351" xr:uid="{00000000-0005-0000-0000-00002F090000}"/>
+    <cellStyle name="Обычный 6 70" xfId="2352" xr:uid="{00000000-0005-0000-0000-000030090000}"/>
+    <cellStyle name="Обычный 6 71" xfId="2353" xr:uid="{00000000-0005-0000-0000-000031090000}"/>
+    <cellStyle name="Обычный 6 72" xfId="2354" xr:uid="{00000000-0005-0000-0000-000032090000}"/>
+    <cellStyle name="Обычный 6 73" xfId="2355" xr:uid="{00000000-0005-0000-0000-000033090000}"/>
+    <cellStyle name="Обычный 6 74" xfId="2356" xr:uid="{00000000-0005-0000-0000-000034090000}"/>
+    <cellStyle name="Обычный 6 75" xfId="2357" xr:uid="{00000000-0005-0000-0000-000035090000}"/>
+    <cellStyle name="Обычный 6 76" xfId="2358" xr:uid="{00000000-0005-0000-0000-000036090000}"/>
+    <cellStyle name="Обычный 6 77" xfId="2359" xr:uid="{00000000-0005-0000-0000-000037090000}"/>
+    <cellStyle name="Обычный 6 78" xfId="2360" xr:uid="{00000000-0005-0000-0000-000038090000}"/>
+    <cellStyle name="Обычный 6 79" xfId="2361" xr:uid="{00000000-0005-0000-0000-000039090000}"/>
+    <cellStyle name="Обычный 6 8" xfId="2362" xr:uid="{00000000-0005-0000-0000-00003A090000}"/>
+    <cellStyle name="Обычный 6 80" xfId="2363" xr:uid="{00000000-0005-0000-0000-00003B090000}"/>
+    <cellStyle name="Обычный 6 81" xfId="2364" xr:uid="{00000000-0005-0000-0000-00003C090000}"/>
+    <cellStyle name="Обычный 6 82" xfId="2365" xr:uid="{00000000-0005-0000-0000-00003D090000}"/>
+    <cellStyle name="Обычный 6 83" xfId="2366" xr:uid="{00000000-0005-0000-0000-00003E090000}"/>
+    <cellStyle name="Обычный 6 84" xfId="2367" xr:uid="{00000000-0005-0000-0000-00003F090000}"/>
+    <cellStyle name="Обычный 6 85" xfId="2368" xr:uid="{00000000-0005-0000-0000-000040090000}"/>
+    <cellStyle name="Обычный 6 86" xfId="2369" xr:uid="{00000000-0005-0000-0000-000041090000}"/>
+    <cellStyle name="Обычный 6 87" xfId="2370" xr:uid="{00000000-0005-0000-0000-000042090000}"/>
+    <cellStyle name="Обычный 6 88" xfId="2371" xr:uid="{00000000-0005-0000-0000-000043090000}"/>
+    <cellStyle name="Обычный 6 89" xfId="2372" xr:uid="{00000000-0005-0000-0000-000044090000}"/>
+    <cellStyle name="Обычный 6 9" xfId="2373" xr:uid="{00000000-0005-0000-0000-000045090000}"/>
+    <cellStyle name="Обычный 6 90" xfId="2374" xr:uid="{00000000-0005-0000-0000-000046090000}"/>
+    <cellStyle name="Обычный 6 91" xfId="2375" xr:uid="{00000000-0005-0000-0000-000047090000}"/>
+    <cellStyle name="Обычный 6 92" xfId="2376" xr:uid="{00000000-0005-0000-0000-000048090000}"/>
+    <cellStyle name="Обычный 6 93" xfId="2377" xr:uid="{00000000-0005-0000-0000-000049090000}"/>
+    <cellStyle name="Обычный 6 94" xfId="2378" xr:uid="{00000000-0005-0000-0000-00004A090000}"/>
+    <cellStyle name="Обычный 6 95" xfId="2379" xr:uid="{00000000-0005-0000-0000-00004B090000}"/>
+    <cellStyle name="Обычный 6 96" xfId="2380" xr:uid="{00000000-0005-0000-0000-00004C090000}"/>
+    <cellStyle name="Обычный 6 97" xfId="2381" xr:uid="{00000000-0005-0000-0000-00004D090000}"/>
+    <cellStyle name="Обычный 6 98" xfId="2382" xr:uid="{00000000-0005-0000-0000-00004E090000}"/>
+    <cellStyle name="Обычный 6 99" xfId="2383" xr:uid="{00000000-0005-0000-0000-00004F090000}"/>
+    <cellStyle name="Обычный 60 2" xfId="2384" xr:uid="{00000000-0005-0000-0000-000050090000}"/>
+    <cellStyle name="Обычный 61 2" xfId="2385" xr:uid="{00000000-0005-0000-0000-000051090000}"/>
+    <cellStyle name="Обычный 62 2" xfId="2386" xr:uid="{00000000-0005-0000-0000-000052090000}"/>
+    <cellStyle name="Обычный 63 2" xfId="2387" xr:uid="{00000000-0005-0000-0000-000053090000}"/>
+    <cellStyle name="Обычный 64 2" xfId="2388" xr:uid="{00000000-0005-0000-0000-000054090000}"/>
+    <cellStyle name="Обычный 65 2" xfId="2389" xr:uid="{00000000-0005-0000-0000-000055090000}"/>
+    <cellStyle name="Обычный 66 2" xfId="2390" xr:uid="{00000000-0005-0000-0000-000056090000}"/>
+    <cellStyle name="Обычный 68 2" xfId="2391" xr:uid="{00000000-0005-0000-0000-000057090000}"/>
+    <cellStyle name="Обычный 7" xfId="2392" xr:uid="{00000000-0005-0000-0000-000058090000}"/>
+    <cellStyle name="Обычный 7 10" xfId="2393" xr:uid="{00000000-0005-0000-0000-000059090000}"/>
+    <cellStyle name="Обычный 7 11" xfId="2394" xr:uid="{00000000-0005-0000-0000-00005A090000}"/>
+    <cellStyle name="Обычный 7 12" xfId="2395" xr:uid="{00000000-0005-0000-0000-00005B090000}"/>
+    <cellStyle name="Обычный 7 13" xfId="2396" xr:uid="{00000000-0005-0000-0000-00005C090000}"/>
+    <cellStyle name="Обычный 7 14" xfId="2397" xr:uid="{00000000-0005-0000-0000-00005D090000}"/>
+    <cellStyle name="Обычный 7 15" xfId="2398" xr:uid="{00000000-0005-0000-0000-00005E090000}"/>
+    <cellStyle name="Обычный 7 16" xfId="2399" xr:uid="{00000000-0005-0000-0000-00005F090000}"/>
+    <cellStyle name="Обычный 7 17" xfId="2400" xr:uid="{00000000-0005-0000-0000-000060090000}"/>
+    <cellStyle name="Обычный 7 18" xfId="2401" xr:uid="{00000000-0005-0000-0000-000061090000}"/>
+    <cellStyle name="Обычный 7 19" xfId="2402" xr:uid="{00000000-0005-0000-0000-000062090000}"/>
+    <cellStyle name="Обычный 7 2" xfId="2403" xr:uid="{00000000-0005-0000-0000-000063090000}"/>
+    <cellStyle name="Обычный 7 20" xfId="2404" xr:uid="{00000000-0005-0000-0000-000064090000}"/>
+    <cellStyle name="Обычный 7 21" xfId="2405" xr:uid="{00000000-0005-0000-0000-000065090000}"/>
+    <cellStyle name="Обычный 7 22" xfId="2406" xr:uid="{00000000-0005-0000-0000-000066090000}"/>
+    <cellStyle name="Обычный 7 23" xfId="2407" xr:uid="{00000000-0005-0000-0000-000067090000}"/>
+    <cellStyle name="Обычный 7 24" xfId="2408" xr:uid="{00000000-0005-0000-0000-000068090000}"/>
+    <cellStyle name="Обычный 7 25" xfId="2409" xr:uid="{00000000-0005-0000-0000-000069090000}"/>
+    <cellStyle name="Обычный 7 26" xfId="2410" xr:uid="{00000000-0005-0000-0000-00006A090000}"/>
+    <cellStyle name="Обычный 7 27" xfId="2411" xr:uid="{00000000-0005-0000-0000-00006B090000}"/>
+    <cellStyle name="Обычный 7 28" xfId="2412" xr:uid="{00000000-0005-0000-0000-00006C090000}"/>
+    <cellStyle name="Обычный 7 29" xfId="2413" xr:uid="{00000000-0005-0000-0000-00006D090000}"/>
+    <cellStyle name="Обычный 7 3" xfId="2414" xr:uid="{00000000-0005-0000-0000-00006E090000}"/>
+    <cellStyle name="Обычный 7 30" xfId="2415" xr:uid="{00000000-0005-0000-0000-00006F090000}"/>
+    <cellStyle name="Обычный 7 31" xfId="2416" xr:uid="{00000000-0005-0000-0000-000070090000}"/>
+    <cellStyle name="Обычный 7 32" xfId="2417" xr:uid="{00000000-0005-0000-0000-000071090000}"/>
+    <cellStyle name="Обычный 7 33" xfId="2418" xr:uid="{00000000-0005-0000-0000-000072090000}"/>
+    <cellStyle name="Обычный 7 34" xfId="2419" xr:uid="{00000000-0005-0000-0000-000073090000}"/>
+    <cellStyle name="Обычный 7 35" xfId="2420" xr:uid="{00000000-0005-0000-0000-000074090000}"/>
+    <cellStyle name="Обычный 7 36" xfId="2421" xr:uid="{00000000-0005-0000-0000-000075090000}"/>
+    <cellStyle name="Обычный 7 37" xfId="2422" xr:uid="{00000000-0005-0000-0000-000076090000}"/>
+    <cellStyle name="Обычный 7 38" xfId="2423" xr:uid="{00000000-0005-0000-0000-000077090000}"/>
+    <cellStyle name="Обычный 7 39" xfId="2424" xr:uid="{00000000-0005-0000-0000-000078090000}"/>
+    <cellStyle name="Обычный 7 4" xfId="2425" xr:uid="{00000000-0005-0000-0000-000079090000}"/>
+    <cellStyle name="Обычный 7 40" xfId="2426" xr:uid="{00000000-0005-0000-0000-00007A090000}"/>
+    <cellStyle name="Обычный 7 41" xfId="2427" xr:uid="{00000000-0005-0000-0000-00007B090000}"/>
+    <cellStyle name="Обычный 7 42" xfId="2428" xr:uid="{00000000-0005-0000-0000-00007C090000}"/>
+    <cellStyle name="Обычный 7 43" xfId="2429" xr:uid="{00000000-0005-0000-0000-00007D090000}"/>
+    <cellStyle name="Обычный 7 44" xfId="2430" xr:uid="{00000000-0005-0000-0000-00007E090000}"/>
+    <cellStyle name="Обычный 7 45" xfId="2431" xr:uid="{00000000-0005-0000-0000-00007F090000}"/>
+    <cellStyle name="Обычный 7 46" xfId="2432" xr:uid="{00000000-0005-0000-0000-000080090000}"/>
+    <cellStyle name="Обычный 7 47" xfId="2433" xr:uid="{00000000-0005-0000-0000-000081090000}"/>
+    <cellStyle name="Обычный 7 48" xfId="2434" xr:uid="{00000000-0005-0000-0000-000082090000}"/>
+    <cellStyle name="Обычный 7 49" xfId="2435" xr:uid="{00000000-0005-0000-0000-000083090000}"/>
+    <cellStyle name="Обычный 7 5" xfId="2436" xr:uid="{00000000-0005-0000-0000-000084090000}"/>
+    <cellStyle name="Обычный 7 50" xfId="2437" xr:uid="{00000000-0005-0000-0000-000085090000}"/>
+    <cellStyle name="Обычный 7 51" xfId="2438" xr:uid="{00000000-0005-0000-0000-000086090000}"/>
+    <cellStyle name="Обычный 7 52" xfId="2439" xr:uid="{00000000-0005-0000-0000-000087090000}"/>
+    <cellStyle name="Обычный 7 6" xfId="2440" xr:uid="{00000000-0005-0000-0000-000088090000}"/>
+    <cellStyle name="Обычный 7 7" xfId="2441" xr:uid="{00000000-0005-0000-0000-000089090000}"/>
+    <cellStyle name="Обычный 7 8" xfId="2442" xr:uid="{00000000-0005-0000-0000-00008A090000}"/>
+    <cellStyle name="Обычный 7 9" xfId="2443" xr:uid="{00000000-0005-0000-0000-00008B090000}"/>
+    <cellStyle name="Обычный 8" xfId="2444" xr:uid="{00000000-0005-0000-0000-00008C090000}"/>
+    <cellStyle name="Обычный 8 10" xfId="2445" xr:uid="{00000000-0005-0000-0000-00008D090000}"/>
+    <cellStyle name="Обычный 8 11" xfId="2446" xr:uid="{00000000-0005-0000-0000-00008E090000}"/>
+    <cellStyle name="Обычный 8 12" xfId="2447" xr:uid="{00000000-0005-0000-0000-00008F090000}"/>
+    <cellStyle name="Обычный 8 13" xfId="2448" xr:uid="{00000000-0005-0000-0000-000090090000}"/>
+    <cellStyle name="Обычный 8 14" xfId="2449" xr:uid="{00000000-0005-0000-0000-000091090000}"/>
+    <cellStyle name="Обычный 8 15" xfId="2450" xr:uid="{00000000-0005-0000-0000-000092090000}"/>
+    <cellStyle name="Обычный 8 16" xfId="2451" xr:uid="{00000000-0005-0000-0000-000093090000}"/>
+    <cellStyle name="Обычный 8 17" xfId="2452" xr:uid="{00000000-0005-0000-0000-000094090000}"/>
+    <cellStyle name="Обычный 8 18" xfId="2453" xr:uid="{00000000-0005-0000-0000-000095090000}"/>
+    <cellStyle name="Обычный 8 19" xfId="2454" xr:uid="{00000000-0005-0000-0000-000096090000}"/>
+    <cellStyle name="Обычный 8 2" xfId="2455" xr:uid="{00000000-0005-0000-0000-000097090000}"/>
+    <cellStyle name="Обычный 8 20" xfId="2456" xr:uid="{00000000-0005-0000-0000-000098090000}"/>
+    <cellStyle name="Обычный 8 21" xfId="2457" xr:uid="{00000000-0005-0000-0000-000099090000}"/>
+    <cellStyle name="Обычный 8 22" xfId="2458" xr:uid="{00000000-0005-0000-0000-00009A090000}"/>
+    <cellStyle name="Обычный 8 23" xfId="2459" xr:uid="{00000000-0005-0000-0000-00009B090000}"/>
+    <cellStyle name="Обычный 8 24" xfId="2460" xr:uid="{00000000-0005-0000-0000-00009C090000}"/>
+    <cellStyle name="Обычный 8 25" xfId="2461" xr:uid="{00000000-0005-0000-0000-00009D090000}"/>
+    <cellStyle name="Обычный 8 26" xfId="2462" xr:uid="{00000000-0005-0000-0000-00009E090000}"/>
+    <cellStyle name="Обычный 8 27" xfId="2463" xr:uid="{00000000-0005-0000-0000-00009F090000}"/>
+    <cellStyle name="Обычный 8 28" xfId="2464" xr:uid="{00000000-0005-0000-0000-0000A0090000}"/>
+    <cellStyle name="Обычный 8 29" xfId="2465" xr:uid="{00000000-0005-0000-0000-0000A1090000}"/>
+    <cellStyle name="Обычный 8 3" xfId="2466" xr:uid="{00000000-0005-0000-0000-0000A2090000}"/>
+    <cellStyle name="Обычный 8 30" xfId="2467" xr:uid="{00000000-0005-0000-0000-0000A3090000}"/>
+    <cellStyle name="Обычный 8 31" xfId="2468" xr:uid="{00000000-0005-0000-0000-0000A4090000}"/>
+    <cellStyle name="Обычный 8 32" xfId="2469" xr:uid="{00000000-0005-0000-0000-0000A5090000}"/>
+    <cellStyle name="Обычный 8 33" xfId="2470" xr:uid="{00000000-0005-0000-0000-0000A6090000}"/>
+    <cellStyle name="Обычный 8 34" xfId="2471" xr:uid="{00000000-0005-0000-0000-0000A7090000}"/>
+    <cellStyle name="Обычный 8 35" xfId="2472" xr:uid="{00000000-0005-0000-0000-0000A8090000}"/>
+    <cellStyle name="Обычный 8 36" xfId="2473" xr:uid="{00000000-0005-0000-0000-0000A9090000}"/>
+    <cellStyle name="Обычный 8 37" xfId="2474" xr:uid="{00000000-0005-0000-0000-0000AA090000}"/>
+    <cellStyle name="Обычный 8 38" xfId="2475" xr:uid="{00000000-0005-0000-0000-0000AB090000}"/>
+    <cellStyle name="Обычный 8 39" xfId="2476" xr:uid="{00000000-0005-0000-0000-0000AC090000}"/>
+    <cellStyle name="Обычный 8 4" xfId="2477" xr:uid="{00000000-0005-0000-0000-0000AD090000}"/>
+    <cellStyle name="Обычный 8 40" xfId="2478" xr:uid="{00000000-0005-0000-0000-0000AE090000}"/>
+    <cellStyle name="Обычный 8 41" xfId="2479" xr:uid="{00000000-0005-0000-0000-0000AF090000}"/>
+    <cellStyle name="Обычный 8 42" xfId="2480" xr:uid="{00000000-0005-0000-0000-0000B0090000}"/>
+    <cellStyle name="Обычный 8 43" xfId="2481" xr:uid="{00000000-0005-0000-0000-0000B1090000}"/>
+    <cellStyle name="Обычный 8 44" xfId="2482" xr:uid="{00000000-0005-0000-0000-0000B2090000}"/>
+    <cellStyle name="Обычный 8 45" xfId="2483" xr:uid="{00000000-0005-0000-0000-0000B3090000}"/>
+    <cellStyle name="Обычный 8 46" xfId="2484" xr:uid="{00000000-0005-0000-0000-0000B4090000}"/>
+    <cellStyle name="Обычный 8 47" xfId="2485" xr:uid="{00000000-0005-0000-0000-0000B5090000}"/>
+    <cellStyle name="Обычный 8 48" xfId="2486" xr:uid="{00000000-0005-0000-0000-0000B6090000}"/>
+    <cellStyle name="Обычный 8 49" xfId="2487" xr:uid="{00000000-0005-0000-0000-0000B7090000}"/>
+    <cellStyle name="Обычный 8 5" xfId="2488" xr:uid="{00000000-0005-0000-0000-0000B8090000}"/>
+    <cellStyle name="Обычный 8 50" xfId="2489" xr:uid="{00000000-0005-0000-0000-0000B9090000}"/>
+    <cellStyle name="Обычный 8 6" xfId="2490" xr:uid="{00000000-0005-0000-0000-0000BA090000}"/>
+    <cellStyle name="Обычный 8 7" xfId="2491" xr:uid="{00000000-0005-0000-0000-0000BB090000}"/>
+    <cellStyle name="Обычный 8 8" xfId="2492" xr:uid="{00000000-0005-0000-0000-0000BC090000}"/>
+    <cellStyle name="Обычный 8 9" xfId="2493" xr:uid="{00000000-0005-0000-0000-0000BD090000}"/>
+    <cellStyle name="Обычный 9" xfId="2494" xr:uid="{00000000-0005-0000-0000-0000BE090000}"/>
+    <cellStyle name="Обычный 9 10" xfId="2495" xr:uid="{00000000-0005-0000-0000-0000BF090000}"/>
+    <cellStyle name="Обычный 9 11" xfId="2496" xr:uid="{00000000-0005-0000-0000-0000C0090000}"/>
+    <cellStyle name="Обычный 9 12" xfId="2497" xr:uid="{00000000-0005-0000-0000-0000C1090000}"/>
+    <cellStyle name="Обычный 9 13" xfId="2498" xr:uid="{00000000-0005-0000-0000-0000C2090000}"/>
+    <cellStyle name="Обычный 9 14" xfId="2499" xr:uid="{00000000-0005-0000-0000-0000C3090000}"/>
+    <cellStyle name="Обычный 9 15" xfId="2500" xr:uid="{00000000-0005-0000-0000-0000C4090000}"/>
+    <cellStyle name="Обычный 9 16" xfId="2501" xr:uid="{00000000-0005-0000-0000-0000C5090000}"/>
+    <cellStyle name="Обычный 9 17" xfId="2502" xr:uid="{00000000-0005-0000-0000-0000C6090000}"/>
+    <cellStyle name="Обычный 9 18" xfId="2503" xr:uid="{00000000-0005-0000-0000-0000C7090000}"/>
+    <cellStyle name="Обычный 9 19" xfId="2504" xr:uid="{00000000-0005-0000-0000-0000C8090000}"/>
+    <cellStyle name="Обычный 9 2" xfId="2505" xr:uid="{00000000-0005-0000-0000-0000C9090000}"/>
+    <cellStyle name="Обычный 9 20" xfId="2506" xr:uid="{00000000-0005-0000-0000-0000CA090000}"/>
+    <cellStyle name="Обычный 9 21" xfId="2507" xr:uid="{00000000-0005-0000-0000-0000CB090000}"/>
+    <cellStyle name="Обычный 9 22" xfId="2508" xr:uid="{00000000-0005-0000-0000-0000CC090000}"/>
+    <cellStyle name="Обычный 9 23" xfId="2509" xr:uid="{00000000-0005-0000-0000-0000CD090000}"/>
+    <cellStyle name="Обычный 9 24" xfId="2510" xr:uid="{00000000-0005-0000-0000-0000CE090000}"/>
+    <cellStyle name="Обычный 9 25" xfId="2511" xr:uid="{00000000-0005-0000-0000-0000CF090000}"/>
+    <cellStyle name="Обычный 9 26" xfId="2512" xr:uid="{00000000-0005-0000-0000-0000D0090000}"/>
+    <cellStyle name="Обычный 9 27" xfId="2513" xr:uid="{00000000-0005-0000-0000-0000D1090000}"/>
+    <cellStyle name="Обычный 9 28" xfId="2514" xr:uid="{00000000-0005-0000-0000-0000D2090000}"/>
+    <cellStyle name="Обычный 9 29" xfId="2515" xr:uid="{00000000-0005-0000-0000-0000D3090000}"/>
+    <cellStyle name="Обычный 9 3" xfId="2516" xr:uid="{00000000-0005-0000-0000-0000D4090000}"/>
+    <cellStyle name="Обычный 9 30" xfId="2517" xr:uid="{00000000-0005-0000-0000-0000D5090000}"/>
+    <cellStyle name="Обычный 9 31" xfId="2518" xr:uid="{00000000-0005-0000-0000-0000D6090000}"/>
+    <cellStyle name="Обычный 9 32" xfId="2519" xr:uid="{00000000-0005-0000-0000-0000D7090000}"/>
+    <cellStyle name="Обычный 9 33" xfId="2520" xr:uid="{00000000-0005-0000-0000-0000D8090000}"/>
+    <cellStyle name="Обычный 9 34" xfId="2521" xr:uid="{00000000-0005-0000-0000-0000D9090000}"/>
+    <cellStyle name="Обычный 9 35" xfId="2522" xr:uid="{00000000-0005-0000-0000-0000DA090000}"/>
+    <cellStyle name="Обычный 9 36" xfId="2523" xr:uid="{00000000-0005-0000-0000-0000DB090000}"/>
+    <cellStyle name="Обычный 9 37" xfId="2524" xr:uid="{00000000-0005-0000-0000-0000DC090000}"/>
+    <cellStyle name="Обычный 9 38" xfId="2525" xr:uid="{00000000-0005-0000-0000-0000DD090000}"/>
+    <cellStyle name="Обычный 9 39" xfId="2526" xr:uid="{00000000-0005-0000-0000-0000DE090000}"/>
+    <cellStyle name="Обычный 9 4" xfId="2527" xr:uid="{00000000-0005-0000-0000-0000DF090000}"/>
+    <cellStyle name="Обычный 9 40" xfId="2528" xr:uid="{00000000-0005-0000-0000-0000E0090000}"/>
+    <cellStyle name="Обычный 9 41" xfId="2529" xr:uid="{00000000-0005-0000-0000-0000E1090000}"/>
+    <cellStyle name="Обычный 9 42" xfId="2530" xr:uid="{00000000-0005-0000-0000-0000E2090000}"/>
+    <cellStyle name="Обычный 9 43" xfId="2531" xr:uid="{00000000-0005-0000-0000-0000E3090000}"/>
+    <cellStyle name="Обычный 9 44" xfId="2532" xr:uid="{00000000-0005-0000-0000-0000E4090000}"/>
+    <cellStyle name="Обычный 9 45" xfId="2533" xr:uid="{00000000-0005-0000-0000-0000E5090000}"/>
+    <cellStyle name="Обычный 9 46" xfId="2534" xr:uid="{00000000-0005-0000-0000-0000E6090000}"/>
+    <cellStyle name="Обычный 9 47" xfId="2535" xr:uid="{00000000-0005-0000-0000-0000E7090000}"/>
+    <cellStyle name="Обычный 9 48" xfId="2536" xr:uid="{00000000-0005-0000-0000-0000E8090000}"/>
+    <cellStyle name="Обычный 9 5" xfId="2537" xr:uid="{00000000-0005-0000-0000-0000E9090000}"/>
+    <cellStyle name="Обычный 9 6" xfId="2538" xr:uid="{00000000-0005-0000-0000-0000EA090000}"/>
+    <cellStyle name="Обычный 9 7" xfId="2539" xr:uid="{00000000-0005-0000-0000-0000EB090000}"/>
+    <cellStyle name="Обычный 9 8" xfId="2540" xr:uid="{00000000-0005-0000-0000-0000EC090000}"/>
+    <cellStyle name="Обычный 9 9" xfId="2541" xr:uid="{00000000-0005-0000-0000-0000ED090000}"/>
+    <cellStyle name="Обычный_Лист1" xfId="3138" xr:uid="{00000000-0005-0000-0000-0000EE090000}"/>
+    <cellStyle name="Плохой 2" xfId="2542" xr:uid="{00000000-0005-0000-0000-0000EF090000}"/>
+    <cellStyle name="Плохой 2 2" xfId="2543" xr:uid="{00000000-0005-0000-0000-0000F0090000}"/>
+    <cellStyle name="Плохой 3" xfId="2544" xr:uid="{00000000-0005-0000-0000-0000F1090000}"/>
+    <cellStyle name="Пояснение 2" xfId="2545" xr:uid="{00000000-0005-0000-0000-0000F2090000}"/>
+    <cellStyle name="Пояснение 2 2" xfId="2546" xr:uid="{00000000-0005-0000-0000-0000F3090000}"/>
+    <cellStyle name="Пояснение 3" xfId="2547" xr:uid="{00000000-0005-0000-0000-0000F4090000}"/>
+    <cellStyle name="Примечание 2" xfId="2548" xr:uid="{00000000-0005-0000-0000-0000F5090000}"/>
+    <cellStyle name="Примечание 2 2" xfId="2549" xr:uid="{00000000-0005-0000-0000-0000F6090000}"/>
+    <cellStyle name="Примечание 3" xfId="2550" xr:uid="{00000000-0005-0000-0000-0000F7090000}"/>
+    <cellStyle name="Связанная ячейка 2" xfId="2551" xr:uid="{00000000-0005-0000-0000-0000F8090000}"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="2552" xr:uid="{00000000-0005-0000-0000-0000F9090000}"/>
+    <cellStyle name="Связанная ячейка 3" xfId="2553" xr:uid="{00000000-0005-0000-0000-0000FA090000}"/>
+    <cellStyle name="Текст предупреждения 2" xfId="2554" xr:uid="{00000000-0005-0000-0000-0000FB090000}"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="2555" xr:uid="{00000000-0005-0000-0000-0000FC090000}"/>
+    <cellStyle name="Текст предупреждения 3" xfId="2556" xr:uid="{00000000-0005-0000-0000-0000FD090000}"/>
+    <cellStyle name="Финансовый 10 10" xfId="2557" xr:uid="{00000000-0005-0000-0000-0000FF090000}"/>
+    <cellStyle name="Финансовый 10 11" xfId="2558" xr:uid="{00000000-0005-0000-0000-0000000A0000}"/>
+    <cellStyle name="Финансовый 10 12" xfId="2559" xr:uid="{00000000-0005-0000-0000-0000010A0000}"/>
+    <cellStyle name="Финансовый 10 13" xfId="2560" xr:uid="{00000000-0005-0000-0000-0000020A0000}"/>
+    <cellStyle name="Финансовый 10 14" xfId="2561" xr:uid="{00000000-0005-0000-0000-0000030A0000}"/>
+    <cellStyle name="Финансовый 10 15" xfId="2562" xr:uid="{00000000-0005-0000-0000-0000040A0000}"/>
+    <cellStyle name="Финансовый 10 16" xfId="2563" xr:uid="{00000000-0005-0000-0000-0000050A0000}"/>
+    <cellStyle name="Финансовый 10 17" xfId="2564" xr:uid="{00000000-0005-0000-0000-0000060A0000}"/>
+    <cellStyle name="Финансовый 10 18" xfId="2565" xr:uid="{00000000-0005-0000-0000-0000070A0000}"/>
+    <cellStyle name="Финансовый 10 19" xfId="2566" xr:uid="{00000000-0005-0000-0000-0000080A0000}"/>
+    <cellStyle name="Финансовый 10 2" xfId="2567" xr:uid="{00000000-0005-0000-0000-0000090A0000}"/>
+    <cellStyle name="Финансовый 10 20" xfId="2568" xr:uid="{00000000-0005-0000-0000-00000A0A0000}"/>
+    <cellStyle name="Финансовый 10 21" xfId="2569" xr:uid="{00000000-0005-0000-0000-00000B0A0000}"/>
+    <cellStyle name="Финансовый 10 22" xfId="2570" xr:uid="{00000000-0005-0000-0000-00000C0A0000}"/>
+    <cellStyle name="Финансовый 10 23" xfId="2571" xr:uid="{00000000-0005-0000-0000-00000D0A0000}"/>
+    <cellStyle name="Финансовый 10 24" xfId="2572" xr:uid="{00000000-0005-0000-0000-00000E0A0000}"/>
+    <cellStyle name="Финансовый 10 25" xfId="2573" xr:uid="{00000000-0005-0000-0000-00000F0A0000}"/>
+    <cellStyle name="Финансовый 10 26" xfId="2574" xr:uid="{00000000-0005-0000-0000-0000100A0000}"/>
+    <cellStyle name="Финансовый 10 27" xfId="2575" xr:uid="{00000000-0005-0000-0000-0000110A0000}"/>
+    <cellStyle name="Финансовый 10 28" xfId="2576" xr:uid="{00000000-0005-0000-0000-0000120A0000}"/>
+    <cellStyle name="Финансовый 10 29" xfId="2577" xr:uid="{00000000-0005-0000-0000-0000130A0000}"/>
+    <cellStyle name="Финансовый 10 3" xfId="2578" xr:uid="{00000000-0005-0000-0000-0000140A0000}"/>
+    <cellStyle name="Финансовый 10 30" xfId="2579" xr:uid="{00000000-0005-0000-0000-0000150A0000}"/>
+    <cellStyle name="Финансовый 10 31" xfId="2580" xr:uid="{00000000-0005-0000-0000-0000160A0000}"/>
+    <cellStyle name="Финансовый 10 32" xfId="2581" xr:uid="{00000000-0005-0000-0000-0000170A0000}"/>
+    <cellStyle name="Финансовый 10 33" xfId="2582" xr:uid="{00000000-0005-0000-0000-0000180A0000}"/>
+    <cellStyle name="Финансовый 10 34" xfId="2583" xr:uid="{00000000-0005-0000-0000-0000190A0000}"/>
+    <cellStyle name="Финансовый 10 35" xfId="2584" xr:uid="{00000000-0005-0000-0000-00001A0A0000}"/>
+    <cellStyle name="Финансовый 10 36" xfId="2585" xr:uid="{00000000-0005-0000-0000-00001B0A0000}"/>
+    <cellStyle name="Финансовый 10 37" xfId="2586" xr:uid="{00000000-0005-0000-0000-00001C0A0000}"/>
+    <cellStyle name="Финансовый 10 38" xfId="2587" xr:uid="{00000000-0005-0000-0000-00001D0A0000}"/>
+    <cellStyle name="Финансовый 10 39" xfId="2588" xr:uid="{00000000-0005-0000-0000-00001E0A0000}"/>
+    <cellStyle name="Финансовый 10 4" xfId="2589" xr:uid="{00000000-0005-0000-0000-00001F0A0000}"/>
+    <cellStyle name="Финансовый 10 40" xfId="2590" xr:uid="{00000000-0005-0000-0000-0000200A0000}"/>
+    <cellStyle name="Финансовый 10 41" xfId="2591" xr:uid="{00000000-0005-0000-0000-0000210A0000}"/>
+    <cellStyle name="Финансовый 10 42" xfId="2592" xr:uid="{00000000-0005-0000-0000-0000220A0000}"/>
+    <cellStyle name="Финансовый 10 43" xfId="2593" xr:uid="{00000000-0005-0000-0000-0000230A0000}"/>
+    <cellStyle name="Финансовый 10 44" xfId="2594" xr:uid="{00000000-0005-0000-0000-0000240A0000}"/>
+    <cellStyle name="Финансовый 10 45" xfId="2595" xr:uid="{00000000-0005-0000-0000-0000250A0000}"/>
+    <cellStyle name="Финансовый 10 46" xfId="2596" xr:uid="{00000000-0005-0000-0000-0000260A0000}"/>
+    <cellStyle name="Финансовый 10 47" xfId="2597" xr:uid="{00000000-0005-0000-0000-0000270A0000}"/>
+    <cellStyle name="Финансовый 10 48" xfId="2598" xr:uid="{00000000-0005-0000-0000-0000280A0000}"/>
+    <cellStyle name="Финансовый 10 49" xfId="2599" xr:uid="{00000000-0005-0000-0000-0000290A0000}"/>
+    <cellStyle name="Финансовый 10 5" xfId="2600" xr:uid="{00000000-0005-0000-0000-00002A0A0000}"/>
+    <cellStyle name="Финансовый 10 50" xfId="2601" xr:uid="{00000000-0005-0000-0000-00002B0A0000}"/>
+    <cellStyle name="Финансовый 10 51" xfId="2602" xr:uid="{00000000-0005-0000-0000-00002C0A0000}"/>
+    <cellStyle name="Финансовый 10 52" xfId="2603" xr:uid="{00000000-0005-0000-0000-00002D0A0000}"/>
+    <cellStyle name="Финансовый 10 53" xfId="2604" xr:uid="{00000000-0005-0000-0000-00002E0A0000}"/>
+    <cellStyle name="Финансовый 10 54" xfId="2605" xr:uid="{00000000-0005-0000-0000-00002F0A0000}"/>
+    <cellStyle name="Финансовый 10 55" xfId="2606" xr:uid="{00000000-0005-0000-0000-0000300A0000}"/>
+    <cellStyle name="Финансовый 10 56" xfId="2607" xr:uid="{00000000-0005-0000-0000-0000310A0000}"/>
+    <cellStyle name="Финансовый 10 57" xfId="2608" xr:uid="{00000000-0005-0000-0000-0000320A0000}"/>
+    <cellStyle name="Финансовый 10 58" xfId="2609" xr:uid="{00000000-0005-0000-0000-0000330A0000}"/>
+    <cellStyle name="Финансовый 10 59" xfId="2610" xr:uid="{00000000-0005-0000-0000-0000340A0000}"/>
+    <cellStyle name="Финансовый 10 6" xfId="2611" xr:uid="{00000000-0005-0000-0000-0000350A0000}"/>
+    <cellStyle name="Финансовый 10 60" xfId="2612" xr:uid="{00000000-0005-0000-0000-0000360A0000}"/>
+    <cellStyle name="Финансовый 10 61" xfId="2613" xr:uid="{00000000-0005-0000-0000-0000370A0000}"/>
+    <cellStyle name="Финансовый 10 62" xfId="2614" xr:uid="{00000000-0005-0000-0000-0000380A0000}"/>
+    <cellStyle name="Финансовый 10 63" xfId="2615" xr:uid="{00000000-0005-0000-0000-0000390A0000}"/>
+    <cellStyle name="Финансовый 10 64" xfId="2616" xr:uid="{00000000-0005-0000-0000-00003A0A0000}"/>
+    <cellStyle name="Финансовый 10 65" xfId="2617" xr:uid="{00000000-0005-0000-0000-00003B0A0000}"/>
+    <cellStyle name="Финансовый 10 66" xfId="2618" xr:uid="{00000000-0005-0000-0000-00003C0A0000}"/>
+    <cellStyle name="Финансовый 10 67" xfId="2619" xr:uid="{00000000-0005-0000-0000-00003D0A0000}"/>
+    <cellStyle name="Финансовый 10 68" xfId="2620" xr:uid="{00000000-0005-0000-0000-00003E0A0000}"/>
+    <cellStyle name="Финансовый 10 7" xfId="2621" xr:uid="{00000000-0005-0000-0000-00003F0A0000}"/>
+    <cellStyle name="Финансовый 10 8" xfId="2622" xr:uid="{00000000-0005-0000-0000-0000400A0000}"/>
+    <cellStyle name="Финансовый 10 9" xfId="2623" xr:uid="{00000000-0005-0000-0000-0000410A0000}"/>
+    <cellStyle name="Финансовый 2 10" xfId="2624" xr:uid="{00000000-0005-0000-0000-0000420A0000}"/>
+    <cellStyle name="Финансовый 2 11" xfId="2625" xr:uid="{00000000-0005-0000-0000-0000430A0000}"/>
+    <cellStyle name="Финансовый 2 12" xfId="2626" xr:uid="{00000000-0005-0000-0000-0000440A0000}"/>
+    <cellStyle name="Финансовый 2 13" xfId="2627" xr:uid="{00000000-0005-0000-0000-0000450A0000}"/>
+    <cellStyle name="Финансовый 2 14" xfId="2628" xr:uid="{00000000-0005-0000-0000-0000460A0000}"/>
+    <cellStyle name="Финансовый 2 15" xfId="2629" xr:uid="{00000000-0005-0000-0000-0000470A0000}"/>
+    <cellStyle name="Финансовый 2 16" xfId="2630" xr:uid="{00000000-0005-0000-0000-0000480A0000}"/>
+    <cellStyle name="Финансовый 2 17" xfId="2631" xr:uid="{00000000-0005-0000-0000-0000490A0000}"/>
+    <cellStyle name="Финансовый 2 18" xfId="2632" xr:uid="{00000000-0005-0000-0000-00004A0A0000}"/>
+    <cellStyle name="Финансовый 2 19" xfId="2633" xr:uid="{00000000-0005-0000-0000-00004B0A0000}"/>
+    <cellStyle name="Финансовый 2 2" xfId="2634" xr:uid="{00000000-0005-0000-0000-00004C0A0000}"/>
+    <cellStyle name="Финансовый 2 20" xfId="2635" xr:uid="{00000000-0005-0000-0000-00004D0A0000}"/>
+    <cellStyle name="Финансовый 2 21" xfId="2636" xr:uid="{00000000-0005-0000-0000-00004E0A0000}"/>
+    <cellStyle name="Финансовый 2 22" xfId="2637" xr:uid="{00000000-0005-0000-0000-00004F0A0000}"/>
+    <cellStyle name="Финансовый 2 23" xfId="2638" xr:uid="{00000000-0005-0000-0000-0000500A0000}"/>
+    <cellStyle name="Финансовый 2 24" xfId="2639" xr:uid="{00000000-0005-0000-0000-0000510A0000}"/>
+    <cellStyle name="Финансовый 2 25" xfId="2640" xr:uid="{00000000-0005-0000-0000-0000520A0000}"/>
+    <cellStyle name="Финансовый 2 26" xfId="2641" xr:uid="{00000000-0005-0000-0000-0000530A0000}"/>
+    <cellStyle name="Финансовый 2 27" xfId="2642" xr:uid="{00000000-0005-0000-0000-0000540A0000}"/>
+    <cellStyle name="Финансовый 2 28" xfId="2643" xr:uid="{00000000-0005-0000-0000-0000550A0000}"/>
+    <cellStyle name="Финансовый 2 29" xfId="2644" xr:uid="{00000000-0005-0000-0000-0000560A0000}"/>
+    <cellStyle name="Финансовый 2 3" xfId="2645" xr:uid="{00000000-0005-0000-0000-0000570A0000}"/>
+    <cellStyle name="Финансовый 2 30" xfId="2646" xr:uid="{00000000-0005-0000-0000-0000580A0000}"/>
+    <cellStyle name="Финансовый 2 31" xfId="2647" xr:uid="{00000000-0005-0000-0000-0000590A0000}"/>
+    <cellStyle name="Финансовый 2 32" xfId="2648" xr:uid="{00000000-0005-0000-0000-00005A0A0000}"/>
+    <cellStyle name="Финансовый 2 33" xfId="2649" xr:uid="{00000000-0005-0000-0000-00005B0A0000}"/>
+    <cellStyle name="Финансовый 2 34" xfId="2650" xr:uid="{00000000-0005-0000-0000-00005C0A0000}"/>
+    <cellStyle name="Финансовый 2 35" xfId="2651" xr:uid="{00000000-0005-0000-0000-00005D0A0000}"/>
+    <cellStyle name="Финансовый 2 36" xfId="2652" xr:uid="{00000000-0005-0000-0000-00005E0A0000}"/>
+    <cellStyle name="Финансовый 2 37" xfId="2653" xr:uid="{00000000-0005-0000-0000-00005F0A0000}"/>
+    <cellStyle name="Финансовый 2 38" xfId="2654" xr:uid="{00000000-0005-0000-0000-0000600A0000}"/>
+    <cellStyle name="Финансовый 2 39" xfId="2655" xr:uid="{00000000-0005-0000-0000-0000610A0000}"/>
+    <cellStyle name="Финансовый 2 4" xfId="2656" xr:uid="{00000000-0005-0000-0000-0000620A0000}"/>
+    <cellStyle name="Финансовый 2 40" xfId="2657" xr:uid="{00000000-0005-0000-0000-0000630A0000}"/>
+    <cellStyle name="Финансовый 2 41" xfId="2658" xr:uid="{00000000-0005-0000-0000-0000640A0000}"/>
+    <cellStyle name="Финансовый 2 42" xfId="2659" xr:uid="{00000000-0005-0000-0000-0000650A0000}"/>
+    <cellStyle name="Финансовый 2 43" xfId="2660" xr:uid="{00000000-0005-0000-0000-0000660A0000}"/>
+    <cellStyle name="Финансовый 2 44" xfId="2661" xr:uid="{00000000-0005-0000-0000-0000670A0000}"/>
+    <cellStyle name="Финансовый 2 45" xfId="2662" xr:uid="{00000000-0005-0000-0000-0000680A0000}"/>
+    <cellStyle name="Финансовый 2 46" xfId="2663" xr:uid="{00000000-0005-0000-0000-0000690A0000}"/>
+    <cellStyle name="Финансовый 2 47" xfId="2664" xr:uid="{00000000-0005-0000-0000-00006A0A0000}"/>
+    <cellStyle name="Финансовый 2 48" xfId="2665" xr:uid="{00000000-0005-0000-0000-00006B0A0000}"/>
+    <cellStyle name="Финансовый 2 49" xfId="2666" xr:uid="{00000000-0005-0000-0000-00006C0A0000}"/>
+    <cellStyle name="Финансовый 2 5" xfId="2667" xr:uid="{00000000-0005-0000-0000-00006D0A0000}"/>
+    <cellStyle name="Финансовый 2 50" xfId="2668" xr:uid="{00000000-0005-0000-0000-00006E0A0000}"/>
+    <cellStyle name="Финансовый 2 51" xfId="2669" xr:uid="{00000000-0005-0000-0000-00006F0A0000}"/>
+    <cellStyle name="Финансовый 2 52" xfId="2670" xr:uid="{00000000-0005-0000-0000-0000700A0000}"/>
+    <cellStyle name="Финансовый 2 53" xfId="2671" xr:uid="{00000000-0005-0000-0000-0000710A0000}"/>
+    <cellStyle name="Финансовый 2 54" xfId="2672" xr:uid="{00000000-0005-0000-0000-0000720A0000}"/>
+    <cellStyle name="Финансовый 2 55" xfId="2673" xr:uid="{00000000-0005-0000-0000-0000730A0000}"/>
+    <cellStyle name="Финансовый 2 56" xfId="2674" xr:uid="{00000000-0005-0000-0000-0000740A0000}"/>
+    <cellStyle name="Финансовый 2 57" xfId="2675" xr:uid="{00000000-0005-0000-0000-0000750A0000}"/>
+    <cellStyle name="Финансовый 2 58" xfId="2676" xr:uid="{00000000-0005-0000-0000-0000760A0000}"/>
+    <cellStyle name="Финансовый 2 59" xfId="2677" xr:uid="{00000000-0005-0000-0000-0000770A0000}"/>
+    <cellStyle name="Финансовый 2 6" xfId="2678" xr:uid="{00000000-0005-0000-0000-0000780A0000}"/>
+    <cellStyle name="Финансовый 2 60" xfId="2679" xr:uid="{00000000-0005-0000-0000-0000790A0000}"/>
+    <cellStyle name="Финансовый 2 61" xfId="2680" xr:uid="{00000000-0005-0000-0000-00007A0A0000}"/>
+    <cellStyle name="Финансовый 2 62" xfId="2681" xr:uid="{00000000-0005-0000-0000-00007B0A0000}"/>
+    <cellStyle name="Финансовый 2 63" xfId="2682" xr:uid="{00000000-0005-0000-0000-00007C0A0000}"/>
+    <cellStyle name="Финансовый 2 64" xfId="2683" xr:uid="{00000000-0005-0000-0000-00007D0A0000}"/>
+    <cellStyle name="Финансовый 2 65" xfId="2684" xr:uid="{00000000-0005-0000-0000-00007E0A0000}"/>
+    <cellStyle name="Финансовый 2 66" xfId="2685" xr:uid="{00000000-0005-0000-0000-00007F0A0000}"/>
+    <cellStyle name="Финансовый 2 67" xfId="2686" xr:uid="{00000000-0005-0000-0000-0000800A0000}"/>
+    <cellStyle name="Финансовый 2 68" xfId="2687" xr:uid="{00000000-0005-0000-0000-0000810A0000}"/>
+    <cellStyle name="Финансовый 2 7" xfId="2688" xr:uid="{00000000-0005-0000-0000-0000820A0000}"/>
+    <cellStyle name="Финансовый 2 8" xfId="2689" xr:uid="{00000000-0005-0000-0000-0000830A0000}"/>
+    <cellStyle name="Финансовый 2 9" xfId="2690" xr:uid="{00000000-0005-0000-0000-0000840A0000}"/>
+    <cellStyle name="Финансовый 3 10" xfId="2691" xr:uid="{00000000-0005-0000-0000-0000850A0000}"/>
+    <cellStyle name="Финансовый 3 11" xfId="2692" xr:uid="{00000000-0005-0000-0000-0000860A0000}"/>
+    <cellStyle name="Финансовый 3 12" xfId="2693" xr:uid="{00000000-0005-0000-0000-0000870A0000}"/>
+    <cellStyle name="Финансовый 3 13" xfId="2694" xr:uid="{00000000-0005-0000-0000-0000880A0000}"/>
+    <cellStyle name="Финансовый 3 14" xfId="2695" xr:uid="{00000000-0005-0000-0000-0000890A0000}"/>
+    <cellStyle name="Финансовый 3 15" xfId="2696" xr:uid="{00000000-0005-0000-0000-00008A0A0000}"/>
+    <cellStyle name="Финансовый 3 16" xfId="2697" xr:uid="{00000000-0005-0000-0000-00008B0A0000}"/>
+    <cellStyle name="Финансовый 3 17" xfId="2698" xr:uid="{00000000-0005-0000-0000-00008C0A0000}"/>
+    <cellStyle name="Финансовый 3 18" xfId="2699" xr:uid="{00000000-0005-0000-0000-00008D0A0000}"/>
+    <cellStyle name="Финансовый 3 19" xfId="2700" xr:uid="{00000000-0005-0000-0000-00008E0A0000}"/>
+    <cellStyle name="Финансовый 3 2" xfId="2701" xr:uid="{00000000-0005-0000-0000-00008F0A0000}"/>
+    <cellStyle name="Финансовый 3 20" xfId="2702" xr:uid="{00000000-0005-0000-0000-0000900A0000}"/>
+    <cellStyle name="Финансовый 3 21" xfId="2703" xr:uid="{00000000-0005-0000-0000-0000910A0000}"/>
+    <cellStyle name="Финансовый 3 22" xfId="2704" xr:uid="{00000000-0005-0000-0000-0000920A0000}"/>
+    <cellStyle name="Финансовый 3 23" xfId="2705" xr:uid="{00000000-0005-0000-0000-0000930A0000}"/>
+    <cellStyle name="Финансовый 3 24" xfId="2706" xr:uid="{00000000-0005-0000-0000-0000940A0000}"/>
+    <cellStyle name="Финансовый 3 25" xfId="2707" xr:uid="{00000000-0005-0000-0000-0000950A0000}"/>
+    <cellStyle name="Финансовый 3 26" xfId="2708" xr:uid="{00000000-0005-0000-0000-0000960A0000}"/>
+    <cellStyle name="Финансовый 3 27" xfId="2709" xr:uid="{00000000-0005-0000-0000-0000970A0000}"/>
+    <cellStyle name="Финансовый 3 28" xfId="2710" xr:uid="{00000000-0005-0000-0000-0000980A0000}"/>
+    <cellStyle name="Финансовый 3 29" xfId="2711" xr:uid="{00000000-0005-0000-0000-0000990A0000}"/>
+    <cellStyle name="Финансовый 3 3" xfId="2712" xr:uid="{00000000-0005-0000-0000-00009A0A0000}"/>
+    <cellStyle name="Финансовый 3 30" xfId="2713" xr:uid="{00000000-0005-0000-0000-00009B0A0000}"/>
+    <cellStyle name="Финансовый 3 31" xfId="2714" xr:uid="{00000000-0005-0000-0000-00009C0A0000}"/>
+    <cellStyle name="Финансовый 3 32" xfId="2715" xr:uid="{00000000-0005-0000-0000-00009D0A0000}"/>
+    <cellStyle name="Финансовый 3 33" xfId="2716" xr:uid="{00000000-0005-0000-0000-00009E0A0000}"/>
+    <cellStyle name="Финансовый 3 34" xfId="2717" xr:uid="{00000000-0005-0000-0000-00009F0A0000}"/>
+    <cellStyle name="Финансовый 3 35" xfId="2718" xr:uid="{00000000-0005-0000-0000-0000A00A0000}"/>
+    <cellStyle name="Финансовый 3 36" xfId="2719" xr:uid="{00000000-0005-0000-0000-0000A10A0000}"/>
+    <cellStyle name="Финансовый 3 37" xfId="2720" xr:uid="{00000000-0005-0000-0000-0000A20A0000}"/>
+    <cellStyle name="Финансовый 3 38" xfId="2721" xr:uid="{00000000-0005-0000-0000-0000A30A0000}"/>
+    <cellStyle name="Финансовый 3 39" xfId="2722" xr:uid="{00000000-0005-0000-0000-0000A40A0000}"/>
+    <cellStyle name="Финансовый 3 4" xfId="2723" xr:uid="{00000000-0005-0000-0000-0000A50A0000}"/>
+    <cellStyle name="Финансовый 3 40" xfId="2724" xr:uid="{00000000-0005-0000-0000-0000A60A0000}"/>
+    <cellStyle name="Финансовый 3 41" xfId="2725" xr:uid="{00000000-0005-0000-0000-0000A70A0000}"/>
+    <cellStyle name="Финансовый 3 42" xfId="2726" xr:uid="{00000000-0005-0000-0000-0000A80A0000}"/>
+    <cellStyle name="Финансовый 3 43" xfId="2727" xr:uid="{00000000-0005-0000-0000-0000A90A0000}"/>
+    <cellStyle name="Финансовый 3 44" xfId="2728" xr:uid="{00000000-0005-0000-0000-0000AA0A0000}"/>
+    <cellStyle name="Финансовый 3 45" xfId="2729" xr:uid="{00000000-0005-0000-0000-0000AB0A0000}"/>
+    <cellStyle name="Финансовый 3 46" xfId="2730" xr:uid="{00000000-0005-0000-0000-0000AC0A0000}"/>
+    <cellStyle name="Финансовый 3 47" xfId="2731" xr:uid="{00000000-0005-0000-0000-0000AD0A0000}"/>
+    <cellStyle name="Финансовый 3 48" xfId="2732" xr:uid="{00000000-0005-0000-0000-0000AE0A0000}"/>
+    <cellStyle name="Финансовый 3 49" xfId="2733" xr:uid="{00000000-0005-0000-0000-0000AF0A0000}"/>
+    <cellStyle name="Финансовый 3 5" xfId="2734" xr:uid="{00000000-0005-0000-0000-0000B00A0000}"/>
+    <cellStyle name="Финансовый 3 50" xfId="2735" xr:uid="{00000000-0005-0000-0000-0000B10A0000}"/>
+    <cellStyle name="Финансовый 3 51" xfId="2736" xr:uid="{00000000-0005-0000-0000-0000B20A0000}"/>
+    <cellStyle name="Финансовый 3 52" xfId="2737" xr:uid="{00000000-0005-0000-0000-0000B30A0000}"/>
+    <cellStyle name="Финансовый 3 53" xfId="2738" xr:uid="{00000000-0005-0000-0000-0000B40A0000}"/>
+    <cellStyle name="Финансовый 3 54" xfId="2739" xr:uid="{00000000-0005-0000-0000-0000B50A0000}"/>
+    <cellStyle name="Финансовый 3 55" xfId="2740" xr:uid="{00000000-0005-0000-0000-0000B60A0000}"/>
+    <cellStyle name="Финансовый 3 56" xfId="2741" xr:uid="{00000000-0005-0000-0000-0000B70A0000}"/>
+    <cellStyle name="Финансовый 3 57" xfId="2742" xr:uid="{00000000-0005-0000-0000-0000B80A0000}"/>
+    <cellStyle name="Финансовый 3 58" xfId="2743" xr:uid="{00000000-0005-0000-0000-0000B90A0000}"/>
+    <cellStyle name="Финансовый 3 59" xfId="2744" xr:uid="{00000000-0005-0000-0000-0000BA0A0000}"/>
+    <cellStyle name="Финансовый 3 6" xfId="2745" xr:uid="{00000000-0005-0000-0000-0000BB0A0000}"/>
+    <cellStyle name="Финансовый 3 60" xfId="2746" xr:uid="{00000000-0005-0000-0000-0000BC0A0000}"/>
+    <cellStyle name="Финансовый 3 61" xfId="2747" xr:uid="{00000000-0005-0000-0000-0000BD0A0000}"/>
+    <cellStyle name="Финансовый 3 62" xfId="2748" xr:uid="{00000000-0005-0000-0000-0000BE0A0000}"/>
+    <cellStyle name="Финансовый 3 63" xfId="2749" xr:uid="{00000000-0005-0000-0000-0000BF0A0000}"/>
+    <cellStyle name="Финансовый 3 64" xfId="2750" xr:uid="{00000000-0005-0000-0000-0000C00A0000}"/>
+    <cellStyle name="Финансовый 3 65" xfId="2751" xr:uid="{00000000-0005-0000-0000-0000C10A0000}"/>
+    <cellStyle name="Финансовый 3 66" xfId="2752" xr:uid="{00000000-0005-0000-0000-0000C20A0000}"/>
+    <cellStyle name="Финансовый 3 67" xfId="2753" xr:uid="{00000000-0005-0000-0000-0000C30A0000}"/>
+    <cellStyle name="Финансовый 3 68" xfId="2754" xr:uid="{00000000-0005-0000-0000-0000C40A0000}"/>
+    <cellStyle name="Финансовый 3 7" xfId="2755" xr:uid="{00000000-0005-0000-0000-0000C50A0000}"/>
+    <cellStyle name="Финансовый 3 8" xfId="2756" xr:uid="{00000000-0005-0000-0000-0000C60A0000}"/>
+    <cellStyle name="Финансовый 3 9" xfId="2757" xr:uid="{00000000-0005-0000-0000-0000C70A0000}"/>
+    <cellStyle name="Финансовый 5 10" xfId="2758" xr:uid="{00000000-0005-0000-0000-0000C80A0000}"/>
+    <cellStyle name="Финансовый 5 11" xfId="2759" xr:uid="{00000000-0005-0000-0000-0000C90A0000}"/>
+    <cellStyle name="Финансовый 5 12" xfId="2760" xr:uid="{00000000-0005-0000-0000-0000CA0A0000}"/>
+    <cellStyle name="Финансовый 5 13" xfId="2761" xr:uid="{00000000-0005-0000-0000-0000CB0A0000}"/>
+    <cellStyle name="Финансовый 5 14" xfId="2762" xr:uid="{00000000-0005-0000-0000-0000CC0A0000}"/>
+    <cellStyle name="Финансовый 5 15" xfId="2763" xr:uid="{00000000-0005-0000-0000-0000CD0A0000}"/>
+    <cellStyle name="Финансовый 5 16" xfId="2764" xr:uid="{00000000-0005-0000-0000-0000CE0A0000}"/>
+    <cellStyle name="Финансовый 5 17" xfId="2765" xr:uid="{00000000-0005-0000-0000-0000CF0A0000}"/>
+    <cellStyle name="Финансовый 5 18" xfId="2766" xr:uid="{00000000-0005-0000-0000-0000D00A0000}"/>
+    <cellStyle name="Финансовый 5 19" xfId="2767" xr:uid="{00000000-0005-0000-0000-0000D10A0000}"/>
+    <cellStyle name="Финансовый 5 2" xfId="2768" xr:uid="{00000000-0005-0000-0000-0000D20A0000}"/>
+    <cellStyle name="Финансовый 5 20" xfId="2769" xr:uid="{00000000-0005-0000-0000-0000D30A0000}"/>
+    <cellStyle name="Финансовый 5 21" xfId="2770" xr:uid="{00000000-0005-0000-0000-0000D40A0000}"/>
+    <cellStyle name="Финансовый 5 22" xfId="2771" xr:uid="{00000000-0005-0000-0000-0000D50A0000}"/>
+    <cellStyle name="Финансовый 5 23" xfId="2772" xr:uid="{00000000-0005-0000-0000-0000D60A0000}"/>
+    <cellStyle name="Финансовый 5 24" xfId="2773" xr:uid="{00000000-0005-0000-0000-0000D70A0000}"/>
+    <cellStyle name="Финансовый 5 25" xfId="2774" xr:uid="{00000000-0005-0000-0000-0000D80A0000}"/>
+    <cellStyle name="Финансовый 5 26" xfId="2775" xr:uid="{00000000-0005-0000-0000-0000D90A0000}"/>
+    <cellStyle name="Финансовый 5 27" xfId="2776" xr:uid="{00000000-0005-0000-0000-0000DA0A0000}"/>
+    <cellStyle name="Финансовый 5 28" xfId="2777" xr:uid="{00000000-0005-0000-0000-0000DB0A0000}"/>
+    <cellStyle name="Финансовый 5 29" xfId="2778" xr:uid="{00000000-0005-0000-0000-0000DC0A0000}"/>
+    <cellStyle name="Финансовый 5 3" xfId="2779" xr:uid="{00000000-0005-0000-0000-0000DD0A0000}"/>
+    <cellStyle name="Финансовый 5 30" xfId="2780" xr:uid="{00000000-0005-0000-0000-0000DE0A0000}"/>
+    <cellStyle name="Финансовый 5 31" xfId="2781" xr:uid="{00000000-0005-0000-0000-0000DF0A0000}"/>
+    <cellStyle name="Финансовый 5 32" xfId="2782" xr:uid="{00000000-0005-0000-0000-0000E00A0000}"/>
+    <cellStyle name="Финансовый 5 33" xfId="2783" xr:uid="{00000000-0005-0000-0000-0000E10A0000}"/>
+    <cellStyle name="Финансовый 5 34" xfId="2784" xr:uid="{00000000-0005-0000-0000-0000E20A0000}"/>
+    <cellStyle name="Финансовый 5 35" xfId="2785" xr:uid="{00000000-0005-0000-0000-0000E30A0000}"/>
+    <cellStyle name="Финансовый 5 36" xfId="2786" xr:uid="{00000000-0005-0000-0000-0000E40A0000}"/>
+    <cellStyle name="Финансовый 5 37" xfId="2787" xr:uid="{00000000-0005-0000-0000-0000E50A0000}"/>
+    <cellStyle name="Финансовый 5 38" xfId="2788" xr:uid="{00000000-0005-0000-0000-0000E60A0000}"/>
+    <cellStyle name="Финансовый 5 39" xfId="2789" xr:uid="{00000000-0005-0000-0000-0000E70A0000}"/>
+    <cellStyle name="Финансовый 5 4" xfId="2790" xr:uid="{00000000-0005-0000-0000-0000E80A0000}"/>
+    <cellStyle name="Финансовый 5 40" xfId="2791" xr:uid="{00000000-0005-0000-0000-0000E90A0000}"/>
+    <cellStyle name="Финансовый 5 41" xfId="2792" xr:uid="{00000000-0005-0000-0000-0000EA0A0000}"/>
+    <cellStyle name="Финансовый 5 42" xfId="2793" xr:uid="{00000000-0005-0000-0000-0000EB0A0000}"/>
+    <cellStyle name="Финансовый 5 43" xfId="2794" xr:uid="{00000000-0005-0000-0000-0000EC0A0000}"/>
+    <cellStyle name="Финансовый 5 44" xfId="2795" xr:uid="{00000000-0005-0000-0000-0000ED0A0000}"/>
+    <cellStyle name="Финансовый 5 45" xfId="2796" xr:uid="{00000000-0005-0000-0000-0000EE0A0000}"/>
+    <cellStyle name="Финансовый 5 46" xfId="2797" xr:uid="{00000000-0005-0000-0000-0000EF0A0000}"/>
+    <cellStyle name="Финансовый 5 47" xfId="2798" xr:uid="{00000000-0005-0000-0000-0000F00A0000}"/>
+    <cellStyle name="Финансовый 5 48" xfId="2799" xr:uid="{00000000-0005-0000-0000-0000F10A0000}"/>
+    <cellStyle name="Финансовый 5 49" xfId="2800" xr:uid="{00000000-0005-0000-0000-0000F20A0000}"/>
+    <cellStyle name="Финансовый 5 5" xfId="2801" xr:uid="{00000000-0005-0000-0000-0000F30A0000}"/>
+    <cellStyle name="Финансовый 5 50" xfId="2802" xr:uid="{00000000-0005-0000-0000-0000F40A0000}"/>
+    <cellStyle name="Финансовый 5 51" xfId="2803" xr:uid="{00000000-0005-0000-0000-0000F50A0000}"/>
+    <cellStyle name="Финансовый 5 52" xfId="2804" xr:uid="{00000000-0005-0000-0000-0000F60A0000}"/>
+    <cellStyle name="Финансовый 5 53" xfId="2805" xr:uid="{00000000-0005-0000-0000-0000F70A0000}"/>
+    <cellStyle name="Финансовый 5 54" xfId="2806" xr:uid="{00000000-0005-0000-0000-0000F80A0000}"/>
+    <cellStyle name="Финансовый 5 55" xfId="2807" xr:uid="{00000000-0005-0000-0000-0000F90A0000}"/>
+    <cellStyle name="Финансовый 5 56" xfId="2808" xr:uid="{00000000-0005-0000-0000-0000FA0A0000}"/>
+    <cellStyle name="Финансовый 5 57" xfId="2809" xr:uid="{00000000-0005-0000-0000-0000FB0A0000}"/>
+    <cellStyle name="Финансовый 5 58" xfId="2810" xr:uid="{00000000-0005-0000-0000-0000FC0A0000}"/>
+    <cellStyle name="Финансовый 5 59" xfId="2811" xr:uid="{00000000-0005-0000-0000-0000FD0A0000}"/>
+    <cellStyle name="Финансовый 5 6" xfId="2812" xr:uid="{00000000-0005-0000-0000-0000FE0A0000}"/>
+    <cellStyle name="Финансовый 5 60" xfId="2813" xr:uid="{00000000-0005-0000-0000-0000FF0A0000}"/>
+    <cellStyle name="Финансовый 5 61" xfId="2814" xr:uid="{00000000-0005-0000-0000-0000000B0000}"/>
+    <cellStyle name="Финансовый 5 62" xfId="2815" xr:uid="{00000000-0005-0000-0000-0000010B0000}"/>
+    <cellStyle name="Финансовый 5 63" xfId="2816" xr:uid="{00000000-0005-0000-0000-0000020B0000}"/>
+    <cellStyle name="Финансовый 5 64" xfId="2817" xr:uid="{00000000-0005-0000-0000-0000030B0000}"/>
+    <cellStyle name="Финансовый 5 65" xfId="2818" xr:uid="{00000000-0005-0000-0000-0000040B0000}"/>
+    <cellStyle name="Финансовый 5 66" xfId="2819" xr:uid="{00000000-0005-0000-0000-0000050B0000}"/>
+    <cellStyle name="Финансовый 5 67" xfId="2820" xr:uid="{00000000-0005-0000-0000-0000060B0000}"/>
+    <cellStyle name="Финансовый 5 68" xfId="2821" xr:uid="{00000000-0005-0000-0000-0000070B0000}"/>
+    <cellStyle name="Финансовый 5 7" xfId="2822" xr:uid="{00000000-0005-0000-0000-0000080B0000}"/>
+    <cellStyle name="Финансовый 5 8" xfId="2823" xr:uid="{00000000-0005-0000-0000-0000090B0000}"/>
+    <cellStyle name="Финансовый 5 9" xfId="2824" xr:uid="{00000000-0005-0000-0000-00000A0B0000}"/>
+    <cellStyle name="Финансовый 6 10" xfId="2825" xr:uid="{00000000-0005-0000-0000-00000B0B0000}"/>
+    <cellStyle name="Финансовый 6 11" xfId="2826" xr:uid="{00000000-0005-0000-0000-00000C0B0000}"/>
+    <cellStyle name="Финансовый 6 12" xfId="2827" xr:uid="{00000000-0005-0000-0000-00000D0B0000}"/>
+    <cellStyle name="Финансовый 6 13" xfId="2828" xr:uid="{00000000-0005-0000-0000-00000E0B0000}"/>
+    <cellStyle name="Финансовый 6 14" xfId="2829" xr:uid="{00000000-0005-0000-0000-00000F0B0000}"/>
+    <cellStyle name="Финансовый 6 15" xfId="2830" xr:uid="{00000000-0005-0000-0000-0000100B0000}"/>
+    <cellStyle name="Финансовый 6 16" xfId="2831" xr:uid="{00000000-0005-0000-0000-0000110B0000}"/>
+    <cellStyle name="Финансовый 6 17" xfId="2832" xr:uid="{00000000-0005-0000-0000-0000120B0000}"/>
+    <cellStyle name="Финансовый 6 18" xfId="2833" xr:uid="{00000000-0005-0000-0000-0000130B0000}"/>
+    <cellStyle name="Финансовый 6 19" xfId="2834" xr:uid="{00000000-0005-0000-0000-0000140B0000}"/>
+    <cellStyle name="Финансовый 6 2" xfId="2835" xr:uid="{00000000-0005-0000-0000-0000150B0000}"/>
+    <cellStyle name="Финансовый 6 20" xfId="2836" xr:uid="{00000000-0005-0000-0000-0000160B0000}"/>
+    <cellStyle name="Финансовый 6 21" xfId="2837" xr:uid="{00000000-0005-0000-0000-0000170B0000}"/>
+    <cellStyle name="Финансовый 6 22" xfId="2838" xr:uid="{00000000-0005-0000-0000-0000180B0000}"/>
+    <cellStyle name="Финансовый 6 23" xfId="2839" xr:uid="{00000000-0005-0000-0000-0000190B0000}"/>
+    <cellStyle name="Финансовый 6 24" xfId="2840" xr:uid="{00000000-0005-0000-0000-00001A0B0000}"/>
+    <cellStyle name="Финансовый 6 25" xfId="2841" xr:uid="{00000000-0005-0000-0000-00001B0B0000}"/>
+    <cellStyle name="Финансовый 6 26" xfId="2842" xr:uid="{00000000-0005-0000-0000-00001C0B0000}"/>
+    <cellStyle name="Финансовый 6 27" xfId="2843" xr:uid="{00000000-0005-0000-0000-00001D0B0000}"/>
+    <cellStyle name="Финансовый 6 28" xfId="2844" xr:uid="{00000000-0005-0000-0000-00001E0B0000}"/>
+    <cellStyle name="Финансовый 6 29" xfId="2845" xr:uid="{00000000-0005-0000-0000-00001F0B0000}"/>
+    <cellStyle name="Финансовый 6 3" xfId="2846" xr:uid="{00000000-0005-0000-0000-0000200B0000}"/>
+    <cellStyle name="Финансовый 6 30" xfId="2847" xr:uid="{00000000-0005-0000-0000-0000210B0000}"/>
+    <cellStyle name="Финансовый 6 31" xfId="2848" xr:uid="{00000000-0005-0000-0000-0000220B0000}"/>
+    <cellStyle name="Финансовый 6 32" xfId="2849" xr:uid="{00000000-0005-0000-0000-0000230B0000}"/>
+    <cellStyle name="Финансовый 6 33" xfId="2850" xr:uid="{00000000-0005-0000-0000-0000240B0000}"/>
+    <cellStyle name="Финансовый 6 34" xfId="2851" xr:uid="{00000000-0005-0000-0000-0000250B0000}"/>
+    <cellStyle name="Финансовый 6 35" xfId="2852" xr:uid="{00000000-0005-0000-0000-0000260B0000}"/>
+    <cellStyle name="Финансовый 6 36" xfId="2853" xr:uid="{00000000-0005-0000-0000-0000270B0000}"/>
+    <cellStyle name="Финансовый 6 37" xfId="2854" xr:uid="{00000000-0005-0000-0000-0000280B0000}"/>
+    <cellStyle name="Финансовый 6 38" xfId="2855" xr:uid="{00000000-0005-0000-0000-0000290B0000}"/>
+    <cellStyle name="Финансовый 6 39" xfId="2856" xr:uid="{00000000-0005-0000-0000-00002A0B0000}"/>
+    <cellStyle name="Финансовый 6 4" xfId="2857" xr:uid="{00000000-0005-0000-0000-00002B0B0000}"/>
+    <cellStyle name="Финансовый 6 40" xfId="2858" xr:uid="{00000000-0005-0000-0000-00002C0B0000}"/>
+    <cellStyle name="Финансовый 6 41" xfId="2859" xr:uid="{00000000-0005-0000-0000-00002D0B0000}"/>
+    <cellStyle name="Финансовый 6 42" xfId="2860" xr:uid="{00000000-0005-0000-0000-00002E0B0000}"/>
+    <cellStyle name="Финансовый 6 43" xfId="2861" xr:uid="{00000000-0005-0000-0000-00002F0B0000}"/>
+    <cellStyle name="Финансовый 6 44" xfId="2862" xr:uid="{00000000-0005-0000-0000-0000300B0000}"/>
+    <cellStyle name="Финансовый 6 45" xfId="2863" xr:uid="{00000000-0005-0000-0000-0000310B0000}"/>
+    <cellStyle name="Финансовый 6 46" xfId="2864" xr:uid="{00000000-0005-0000-0000-0000320B0000}"/>
+    <cellStyle name="Финансовый 6 47" xfId="2865" xr:uid="{00000000-0005-0000-0000-0000330B0000}"/>
+    <cellStyle name="Финансовый 6 48" xfId="2866" xr:uid="{00000000-0005-0000-0000-0000340B0000}"/>
+    <cellStyle name="Финансовый 6 49" xfId="2867" xr:uid="{00000000-0005-0000-0000-0000350B0000}"/>
+    <cellStyle name="Финансовый 6 5" xfId="2868" xr:uid="{00000000-0005-0000-0000-0000360B0000}"/>
+    <cellStyle name="Финансовый 6 50" xfId="2869" xr:uid="{00000000-0005-0000-0000-0000370B0000}"/>
+    <cellStyle name="Финансовый 6 51" xfId="2870" xr:uid="{00000000-0005-0000-0000-0000380B0000}"/>
+    <cellStyle name="Финансовый 6 52" xfId="2871" xr:uid="{00000000-0005-0000-0000-0000390B0000}"/>
+    <cellStyle name="Финансовый 6 53" xfId="2872" xr:uid="{00000000-0005-0000-0000-00003A0B0000}"/>
+    <cellStyle name="Финансовый 6 54" xfId="2873" xr:uid="{00000000-0005-0000-0000-00003B0B0000}"/>
+    <cellStyle name="Финансовый 6 55" xfId="2874" xr:uid="{00000000-0005-0000-0000-00003C0B0000}"/>
+    <cellStyle name="Финансовый 6 56" xfId="2875" xr:uid="{00000000-0005-0000-0000-00003D0B0000}"/>
+    <cellStyle name="Финансовый 6 57" xfId="2876" xr:uid="{00000000-0005-0000-0000-00003E0B0000}"/>
+    <cellStyle name="Финансовый 6 58" xfId="2877" xr:uid="{00000000-0005-0000-0000-00003F0B0000}"/>
+    <cellStyle name="Финансовый 6 59" xfId="2878" xr:uid="{00000000-0005-0000-0000-0000400B0000}"/>
+    <cellStyle name="Финансовый 6 6" xfId="2879" xr:uid="{00000000-0005-0000-0000-0000410B0000}"/>
+    <cellStyle name="Финансовый 6 60" xfId="2880" xr:uid="{00000000-0005-0000-0000-0000420B0000}"/>
+    <cellStyle name="Финансовый 6 61" xfId="2881" xr:uid="{00000000-0005-0000-0000-0000430B0000}"/>
+    <cellStyle name="Финансовый 6 62" xfId="2882" xr:uid="{00000000-0005-0000-0000-0000440B0000}"/>
+    <cellStyle name="Финансовый 6 63" xfId="2883" xr:uid="{00000000-0005-0000-0000-0000450B0000}"/>
+    <cellStyle name="Финансовый 6 64" xfId="2884" xr:uid="{00000000-0005-0000-0000-0000460B0000}"/>
+    <cellStyle name="Финансовый 6 65" xfId="2885" xr:uid="{00000000-0005-0000-0000-0000470B0000}"/>
+    <cellStyle name="Финансовый 6 66" xfId="2886" xr:uid="{00000000-0005-0000-0000-0000480B0000}"/>
+    <cellStyle name="Финансовый 6 67" xfId="2887" xr:uid="{00000000-0005-0000-0000-0000490B0000}"/>
+    <cellStyle name="Финансовый 6 68" xfId="2888" xr:uid="{00000000-0005-0000-0000-00004A0B0000}"/>
+    <cellStyle name="Финансовый 6 7" xfId="2889" xr:uid="{00000000-0005-0000-0000-00004B0B0000}"/>
+    <cellStyle name="Финансовый 6 8" xfId="2890" xr:uid="{00000000-0005-0000-0000-00004C0B0000}"/>
+    <cellStyle name="Финансовый 6 9" xfId="2891" xr:uid="{00000000-0005-0000-0000-00004D0B0000}"/>
+    <cellStyle name="Финансовый 7 10" xfId="2892" xr:uid="{00000000-0005-0000-0000-00004E0B0000}"/>
+    <cellStyle name="Финансовый 7 11" xfId="2893" xr:uid="{00000000-0005-0000-0000-00004F0B0000}"/>
+    <cellStyle name="Финансовый 7 12" xfId="2894" xr:uid="{00000000-0005-0000-0000-0000500B0000}"/>
+    <cellStyle name="Финансовый 7 13" xfId="2895" xr:uid="{00000000-0005-0000-0000-0000510B0000}"/>
+    <cellStyle name="Финансовый 7 14" xfId="2896" xr:uid="{00000000-0005-0000-0000-0000520B0000}"/>
+    <cellStyle name="Финансовый 7 15" xfId="2897" xr:uid="{00000000-0005-0000-0000-0000530B0000}"/>
+    <cellStyle name="Финансовый 7 16" xfId="2898" xr:uid="{00000000-0005-0000-0000-0000540B0000}"/>
+    <cellStyle name="Финансовый 7 17" xfId="2899" xr:uid="{00000000-0005-0000-0000-0000550B0000}"/>
+    <cellStyle name="Финансовый 7 18" xfId="2900" xr:uid="{00000000-0005-0000-0000-0000560B0000}"/>
+    <cellStyle name="Финансовый 7 19" xfId="2901" xr:uid="{00000000-0005-0000-0000-0000570B0000}"/>
+    <cellStyle name="Финансовый 7 2" xfId="2902" xr:uid="{00000000-0005-0000-0000-0000580B0000}"/>
+    <cellStyle name="Финансовый 7 20" xfId="2903" xr:uid="{00000000-0005-0000-0000-0000590B0000}"/>
+    <cellStyle name="Финансовый 7 21" xfId="2904" xr:uid="{00000000-0005-0000-0000-00005A0B0000}"/>
+    <cellStyle name="Финансовый 7 22" xfId="2905" xr:uid="{00000000-0005-0000-0000-00005B0B0000}"/>
+    <cellStyle name="Финансовый 7 23" xfId="2906" xr:uid="{00000000-0005-0000-0000-00005C0B0000}"/>
+    <cellStyle name="Финансовый 7 24" xfId="2907" xr:uid="{00000000-0005-0000-0000-00005D0B0000}"/>
+    <cellStyle name="Финансовый 7 25" xfId="2908" xr:uid="{00000000-0005-0000-0000-00005E0B0000}"/>
+    <cellStyle name="Финансовый 7 26" xfId="2909" xr:uid="{00000000-0005-0000-0000-00005F0B0000}"/>
+    <cellStyle name="Финансовый 7 27" xfId="2910" xr:uid="{00000000-0005-0000-0000-0000600B0000}"/>
+    <cellStyle name="Финансовый 7 28" xfId="2911" xr:uid="{00000000-0005-0000-0000-0000610B0000}"/>
+    <cellStyle name="Финансовый 7 29" xfId="2912" xr:uid="{00000000-0005-0000-0000-0000620B0000}"/>
+    <cellStyle name="Финансовый 7 3" xfId="2913" xr:uid="{00000000-0005-0000-0000-0000630B0000}"/>
+    <cellStyle name="Финансовый 7 30" xfId="2914" xr:uid="{00000000-0005-0000-0000-0000640B0000}"/>
+    <cellStyle name="Финансовый 7 31" xfId="2915" xr:uid="{00000000-0005-0000-0000-0000650B0000}"/>
+    <cellStyle name="Финансовый 7 32" xfId="2916" xr:uid="{00000000-0005-0000-0000-0000660B0000}"/>
+    <cellStyle name="Финансовый 7 33" xfId="2917" xr:uid="{00000000-0005-0000-0000-0000670B0000}"/>
+    <cellStyle name="Финансовый 7 34" xfId="2918" xr:uid="{00000000-0005-0000-0000-0000680B0000}"/>
+    <cellStyle name="Финансовый 7 35" xfId="2919" xr:uid="{00000000-0005-0000-0000-0000690B0000}"/>
+    <cellStyle name="Финансовый 7 36" xfId="2920" xr:uid="{00000000-0005-0000-0000-00006A0B0000}"/>
+    <cellStyle name="Финансовый 7 37" xfId="2921" xr:uid="{00000000-0005-0000-0000-00006B0B0000}"/>
+    <cellStyle name="Финансовый 7 38" xfId="2922" xr:uid="{00000000-0005-0000-0000-00006C0B0000}"/>
+    <cellStyle name="Финансовый 7 39" xfId="2923" xr:uid="{00000000-0005-0000-0000-00006D0B0000}"/>
+    <cellStyle name="Финансовый 7 4" xfId="2924" xr:uid="{00000000-0005-0000-0000-00006E0B0000}"/>
+    <cellStyle name="Финансовый 7 40" xfId="2925" xr:uid="{00000000-0005-0000-0000-00006F0B0000}"/>
+    <cellStyle name="Финансовый 7 41" xfId="2926" xr:uid="{00000000-0005-0000-0000-0000700B0000}"/>
+    <cellStyle name="Финансовый 7 42" xfId="2927" xr:uid="{00000000-0005-0000-0000-0000710B0000}"/>
+    <cellStyle name="Финансовый 7 43" xfId="2928" xr:uid="{00000000-0005-0000-0000-0000720B0000}"/>
+    <cellStyle name="Финансовый 7 44" xfId="2929" xr:uid="{00000000-0005-0000-0000-0000730B0000}"/>
+    <cellStyle name="Финансовый 7 45" xfId="2930" xr:uid="{00000000-0005-0000-0000-0000740B0000}"/>
+    <cellStyle name="Финансовый 7 46" xfId="2931" xr:uid="{00000000-0005-0000-0000-0000750B0000}"/>
+    <cellStyle name="Финансовый 7 47" xfId="2932" xr:uid="{00000000-0005-0000-0000-0000760B0000}"/>
+    <cellStyle name="Финансовый 7 48" xfId="2933" xr:uid="{00000000-0005-0000-0000-0000770B0000}"/>
+    <cellStyle name="Финансовый 7 49" xfId="2934" xr:uid="{00000000-0005-0000-0000-0000780B0000}"/>
+    <cellStyle name="Финансовый 7 5" xfId="2935" xr:uid="{00000000-0005-0000-0000-0000790B0000}"/>
+    <cellStyle name="Финансовый 7 50" xfId="2936" xr:uid="{00000000-0005-0000-0000-00007A0B0000}"/>
+    <cellStyle name="Финансовый 7 51" xfId="2937" xr:uid="{00000000-0005-0000-0000-00007B0B0000}"/>
+    <cellStyle name="Финансовый 7 52" xfId="2938" xr:uid="{00000000-0005-0000-0000-00007C0B0000}"/>
+    <cellStyle name="Финансовый 7 53" xfId="2939" xr:uid="{00000000-0005-0000-0000-00007D0B0000}"/>
+    <cellStyle name="Финансовый 7 54" xfId="2940" xr:uid="{00000000-0005-0000-0000-00007E0B0000}"/>
+    <cellStyle name="Финансовый 7 55" xfId="2941" xr:uid="{00000000-0005-0000-0000-00007F0B0000}"/>
+    <cellStyle name="Финансовый 7 56" xfId="2942" xr:uid="{00000000-0005-0000-0000-0000800B0000}"/>
+    <cellStyle name="Финансовый 7 57" xfId="2943" xr:uid="{00000000-0005-0000-0000-0000810B0000}"/>
+    <cellStyle name="Финансовый 7 58" xfId="2944" xr:uid="{00000000-0005-0000-0000-0000820B0000}"/>
+    <cellStyle name="Финансовый 7 59" xfId="2945" xr:uid="{00000000-0005-0000-0000-0000830B0000}"/>
+    <cellStyle name="Финансовый 7 6" xfId="2946" xr:uid="{00000000-0005-0000-0000-0000840B0000}"/>
+    <cellStyle name="Финансовый 7 60" xfId="2947" xr:uid="{00000000-0005-0000-0000-0000850B0000}"/>
+    <cellStyle name="Финансовый 7 61" xfId="2948" xr:uid="{00000000-0005-0000-0000-0000860B0000}"/>
+    <cellStyle name="Финансовый 7 62" xfId="2949" xr:uid="{00000000-0005-0000-0000-0000870B0000}"/>
+    <cellStyle name="Финансовый 7 63" xfId="2950" xr:uid="{00000000-0005-0000-0000-0000880B0000}"/>
+    <cellStyle name="Финансовый 7 64" xfId="2951" xr:uid="{00000000-0005-0000-0000-0000890B0000}"/>
+    <cellStyle name="Финансовый 7 65" xfId="2952" xr:uid="{00000000-0005-0000-0000-00008A0B0000}"/>
+    <cellStyle name="Финансовый 7 66" xfId="2953" xr:uid="{00000000-0005-0000-0000-00008B0B0000}"/>
+    <cellStyle name="Финансовый 7 67" xfId="2954" xr:uid="{00000000-0005-0000-0000-00008C0B0000}"/>
+    <cellStyle name="Финансовый 7 68" xfId="2955" xr:uid="{00000000-0005-0000-0000-00008D0B0000}"/>
+    <cellStyle name="Финансовый 7 7" xfId="2956" xr:uid="{00000000-0005-0000-0000-00008E0B0000}"/>
+    <cellStyle name="Финансовый 7 8" xfId="2957" xr:uid="{00000000-0005-0000-0000-00008F0B0000}"/>
+    <cellStyle name="Финансовый 7 9" xfId="2958" xr:uid="{00000000-0005-0000-0000-0000900B0000}"/>
+    <cellStyle name="Финансовый 8 10" xfId="2959" xr:uid="{00000000-0005-0000-0000-0000910B0000}"/>
+    <cellStyle name="Финансовый 8 11" xfId="2960" xr:uid="{00000000-0005-0000-0000-0000920B0000}"/>
+    <cellStyle name="Финансовый 8 12" xfId="2961" xr:uid="{00000000-0005-0000-0000-0000930B0000}"/>
+    <cellStyle name="Финансовый 8 13" xfId="2962" xr:uid="{00000000-0005-0000-0000-0000940B0000}"/>
+    <cellStyle name="Финансовый 8 14" xfId="2963" xr:uid="{00000000-0005-0000-0000-0000950B0000}"/>
+    <cellStyle name="Финансовый 8 15" xfId="2964" xr:uid="{00000000-0005-0000-0000-0000960B0000}"/>
+    <cellStyle name="Финансовый 8 16" xfId="2965" xr:uid="{00000000-0005-0000-0000-0000970B0000}"/>
+    <cellStyle name="Финансовый 8 17" xfId="2966" xr:uid="{00000000-0005-0000-0000-0000980B0000}"/>
+    <cellStyle name="Финансовый 8 18" xfId="2967" xr:uid="{00000000-0005-0000-0000-0000990B0000}"/>
+    <cellStyle name="Финансовый 8 19" xfId="2968" xr:uid="{00000000-0005-0000-0000-00009A0B0000}"/>
+    <cellStyle name="Финансовый 8 2" xfId="2969" xr:uid="{00000000-0005-0000-0000-00009B0B0000}"/>
+    <cellStyle name="Финансовый 8 20" xfId="2970" xr:uid="{00000000-0005-0000-0000-00009C0B0000}"/>
+    <cellStyle name="Финансовый 8 21" xfId="2971" xr:uid="{00000000-0005-0000-0000-00009D0B0000}"/>
+    <cellStyle name="Финансовый 8 22" xfId="2972" xr:uid="{00000000-0005-0000-0000-00009E0B0000}"/>
+    <cellStyle name="Финансовый 8 23" xfId="2973" xr:uid="{00000000-0005-0000-0000-00009F0B0000}"/>
+    <cellStyle name="Финансовый 8 24" xfId="2974" xr:uid="{00000000-0005-0000-0000-0000A00B0000}"/>
+    <cellStyle name="Финансовый 8 25" xfId="2975" xr:uid="{00000000-0005-0000-0000-0000A10B0000}"/>
+    <cellStyle name="Финансовый 8 26" xfId="2976" xr:uid="{00000000-0005-0000-0000-0000A20B0000}"/>
+    <cellStyle name="Финансовый 8 27" xfId="2977" xr:uid="{00000000-0005-0000-0000-0000A30B0000}"/>
+    <cellStyle name="Финансовый 8 28" xfId="2978" xr:uid="{00000000-0005-0000-0000-0000A40B0000}"/>
+    <cellStyle name="Финансовый 8 29" xfId="2979" xr:uid="{00000000-0005-0000-0000-0000A50B0000}"/>
+    <cellStyle name="Финансовый 8 3" xfId="2980" xr:uid="{00000000-0005-0000-0000-0000A60B0000}"/>
+    <cellStyle name="Финансовый 8 30" xfId="2981" xr:uid="{00000000-0005-0000-0000-0000A70B0000}"/>
+    <cellStyle name="Финансовый 8 31" xfId="2982" xr:uid="{00000000-0005-0000-0000-0000A80B0000}"/>
+    <cellStyle name="Финансовый 8 32" xfId="2983" xr:uid="{00000000-0005-0000-0000-0000A90B0000}"/>
+    <cellStyle name="Финансовый 8 33" xfId="2984" xr:uid="{00000000-0005-0000-0000-0000AA0B0000}"/>
+    <cellStyle name="Финансовый 8 34" xfId="2985" xr:uid="{00000000-0005-0000-0000-0000AB0B0000}"/>
+    <cellStyle name="Финансовый 8 35" xfId="2986" xr:uid="{00000000-0005-0000-0000-0000AC0B0000}"/>
+    <cellStyle name="Финансовый 8 36" xfId="2987" xr:uid="{00000000-0005-0000-0000-0000AD0B0000}"/>
+    <cellStyle name="Финансовый 8 37" xfId="2988" xr:uid="{00000000-0005-0000-0000-0000AE0B0000}"/>
+    <cellStyle name="Финансовый 8 38" xfId="2989" xr:uid="{00000000-0005-0000-0000-0000AF0B0000}"/>
+    <cellStyle name="Финансовый 8 39" xfId="2990" xr:uid="{00000000-0005-0000-0000-0000B00B0000}"/>
+    <cellStyle name="Финансовый 8 4" xfId="2991" xr:uid="{00000000-0005-0000-0000-0000B10B0000}"/>
+    <cellStyle name="Финансовый 8 40" xfId="2992" xr:uid="{00000000-0005-0000-0000-0000B20B0000}"/>
+    <cellStyle name="Финансовый 8 41" xfId="2993" xr:uid="{00000000-0005-0000-0000-0000B30B0000}"/>
+    <cellStyle name="Финансовый 8 42" xfId="2994" xr:uid="{00000000-0005-0000-0000-0000B40B0000}"/>
+    <cellStyle name="Финансовый 8 43" xfId="2995" xr:uid="{00000000-0005-0000-0000-0000B50B0000}"/>
+    <cellStyle name="Финансовый 8 44" xfId="2996" xr:uid="{00000000-0005-0000-0000-0000B60B0000}"/>
+    <cellStyle name="Финансовый 8 45" xfId="2997" xr:uid="{00000000-0005-0000-0000-0000B70B0000}"/>
+    <cellStyle name="Финансовый 8 46" xfId="2998" xr:uid="{00000000-0005-0000-0000-0000B80B0000}"/>
+    <cellStyle name="Финансовый 8 47" xfId="2999" xr:uid="{00000000-0005-0000-0000-0000B90B0000}"/>
+    <cellStyle name="Финансовый 8 48" xfId="3000" xr:uid="{00000000-0005-0000-0000-0000BA0B0000}"/>
+    <cellStyle name="Финансовый 8 49" xfId="3001" xr:uid="{00000000-0005-0000-0000-0000BB0B0000}"/>
+    <cellStyle name="Финансовый 8 5" xfId="3002" xr:uid="{00000000-0005-0000-0000-0000BC0B0000}"/>
+    <cellStyle name="Финансовый 8 50" xfId="3003" xr:uid="{00000000-0005-0000-0000-0000BD0B0000}"/>
+    <cellStyle name="Финансовый 8 51" xfId="3004" xr:uid="{00000000-0005-0000-0000-0000BE0B0000}"/>
+    <cellStyle name="Финансовый 8 52" xfId="3005" xr:uid="{00000000-0005-0000-0000-0000BF0B0000}"/>
+    <cellStyle name="Финансовый 8 53" xfId="3006" xr:uid="{00000000-0005-0000-0000-0000C00B0000}"/>
+    <cellStyle name="Финансовый 8 54" xfId="3007" xr:uid="{00000000-0005-0000-0000-0000C10B0000}"/>
+    <cellStyle name="Финансовый 8 55" xfId="3008" xr:uid="{00000000-0005-0000-0000-0000C20B0000}"/>
+    <cellStyle name="Финансовый 8 56" xfId="3009" xr:uid="{00000000-0005-0000-0000-0000C30B0000}"/>
+    <cellStyle name="Финансовый 8 57" xfId="3010" xr:uid="{00000000-0005-0000-0000-0000C40B0000}"/>
+    <cellStyle name="Финансовый 8 58" xfId="3011" xr:uid="{00000000-0005-0000-0000-0000C50B0000}"/>
+    <cellStyle name="Финансовый 8 59" xfId="3012" xr:uid="{00000000-0005-0000-0000-0000C60B0000}"/>
+    <cellStyle name="Финансовый 8 6" xfId="3013" xr:uid="{00000000-0005-0000-0000-0000C70B0000}"/>
+    <cellStyle name="Финансовый 8 60" xfId="3014" xr:uid="{00000000-0005-0000-0000-0000C80B0000}"/>
+    <cellStyle name="Финансовый 8 61" xfId="3015" xr:uid="{00000000-0005-0000-0000-0000C90B0000}"/>
+    <cellStyle name="Финансовый 8 62" xfId="3016" xr:uid="{00000000-0005-0000-0000-0000CA0B0000}"/>
+    <cellStyle name="Финансовый 8 63" xfId="3017" xr:uid="{00000000-0005-0000-0000-0000CB0B0000}"/>
+    <cellStyle name="Финансовый 8 64" xfId="3018" xr:uid="{00000000-0005-0000-0000-0000CC0B0000}"/>
+    <cellStyle name="Финансовый 8 65" xfId="3019" xr:uid="{00000000-0005-0000-0000-0000CD0B0000}"/>
+    <cellStyle name="Финансовый 8 66" xfId="3020" xr:uid="{00000000-0005-0000-0000-0000CE0B0000}"/>
+    <cellStyle name="Финансовый 8 67" xfId="3021" xr:uid="{00000000-0005-0000-0000-0000CF0B0000}"/>
+    <cellStyle name="Финансовый 8 68" xfId="3022" xr:uid="{00000000-0005-0000-0000-0000D00B0000}"/>
+    <cellStyle name="Финансовый 8 7" xfId="3023" xr:uid="{00000000-0005-0000-0000-0000D10B0000}"/>
+    <cellStyle name="Финансовый 8 8" xfId="3024" xr:uid="{00000000-0005-0000-0000-0000D20B0000}"/>
+    <cellStyle name="Финансовый 8 9" xfId="3025" xr:uid="{00000000-0005-0000-0000-0000D30B0000}"/>
+    <cellStyle name="Финансовый 9 10" xfId="3026" xr:uid="{00000000-0005-0000-0000-0000D40B0000}"/>
+    <cellStyle name="Финансовый 9 11" xfId="3027" xr:uid="{00000000-0005-0000-0000-0000D50B0000}"/>
+    <cellStyle name="Финансовый 9 12" xfId="3028" xr:uid="{00000000-0005-0000-0000-0000D60B0000}"/>
+    <cellStyle name="Финансовый 9 13" xfId="3029" xr:uid="{00000000-0005-0000-0000-0000D70B0000}"/>
+    <cellStyle name="Финансовый 9 14" xfId="3030" xr:uid="{00000000-0005-0000-0000-0000D80B0000}"/>
+    <cellStyle name="Финансовый 9 15" xfId="3031" xr:uid="{00000000-0005-0000-0000-0000D90B0000}"/>
+    <cellStyle name="Финансовый 9 16" xfId="3032" xr:uid="{00000000-0005-0000-0000-0000DA0B0000}"/>
+    <cellStyle name="Финансовый 9 17" xfId="3033" xr:uid="{00000000-0005-0000-0000-0000DB0B0000}"/>
+    <cellStyle name="Финансовый 9 18" xfId="3034" xr:uid="{00000000-0005-0000-0000-0000DC0B0000}"/>
+    <cellStyle name="Финансовый 9 19" xfId="3035" xr:uid="{00000000-0005-0000-0000-0000DD0B0000}"/>
+    <cellStyle name="Финансовый 9 2" xfId="3036" xr:uid="{00000000-0005-0000-0000-0000DE0B0000}"/>
+    <cellStyle name="Финансовый 9 20" xfId="3037" xr:uid="{00000000-0005-0000-0000-0000DF0B0000}"/>
+    <cellStyle name="Финансовый 9 21" xfId="3038" xr:uid="{00000000-0005-0000-0000-0000E00B0000}"/>
+    <cellStyle name="Финансовый 9 22" xfId="3039" xr:uid="{00000000-0005-0000-0000-0000E10B0000}"/>
+    <cellStyle name="Финансовый 9 23" xfId="3040" xr:uid="{00000000-0005-0000-0000-0000E20B0000}"/>
+    <cellStyle name="Финансовый 9 24" xfId="3041" xr:uid="{00000000-0005-0000-0000-0000E30B0000}"/>
+    <cellStyle name="Финансовый 9 25" xfId="3042" xr:uid="{00000000-0005-0000-0000-0000E40B0000}"/>
+    <cellStyle name="Финансовый 9 26" xfId="3043" xr:uid="{00000000-0005-0000-0000-0000E50B0000}"/>
+    <cellStyle name="Финансовый 9 27" xfId="3044" xr:uid="{00000000-0005-0000-0000-0000E60B0000}"/>
+    <cellStyle name="Финансовый 9 28" xfId="3045" xr:uid="{00000000-0005-0000-0000-0000E70B0000}"/>
+    <cellStyle name="Финансовый 9 29" xfId="3046" xr:uid="{00000000-0005-0000-0000-0000E80B0000}"/>
+    <cellStyle name="Финансовый 9 3" xfId="3047" xr:uid="{00000000-0005-0000-0000-0000E90B0000}"/>
+    <cellStyle name="Финансовый 9 30" xfId="3048" xr:uid="{00000000-0005-0000-0000-0000EA0B0000}"/>
+    <cellStyle name="Финансовый 9 31" xfId="3049" xr:uid="{00000000-0005-0000-0000-0000EB0B0000}"/>
+    <cellStyle name="Финансовый 9 32" xfId="3050" xr:uid="{00000000-0005-0000-0000-0000EC0B0000}"/>
+    <cellStyle name="Финансовый 9 33" xfId="3051" xr:uid="{00000000-0005-0000-0000-0000ED0B0000}"/>
+    <cellStyle name="Финансовый 9 34" xfId="3052" xr:uid="{00000000-0005-0000-0000-0000EE0B0000}"/>
+    <cellStyle name="Финансовый 9 35" xfId="3053" xr:uid="{00000000-0005-0000-0000-0000EF0B0000}"/>
+    <cellStyle name="Финансовый 9 36" xfId="3054" xr:uid="{00000000-0005-0000-0000-0000F00B0000}"/>
+    <cellStyle name="Финансовый 9 37" xfId="3055" xr:uid="{00000000-0005-0000-0000-0000F10B0000}"/>
+    <cellStyle name="Финансовый 9 38" xfId="3056" xr:uid="{00000000-0005-0000-0000-0000F20B0000}"/>
+    <cellStyle name="Финансовый 9 39" xfId="3057" xr:uid="{00000000-0005-0000-0000-0000F30B0000}"/>
+    <cellStyle name="Финансовый 9 4" xfId="3058" xr:uid="{00000000-0005-0000-0000-0000F40B0000}"/>
+    <cellStyle name="Финансовый 9 40" xfId="3059" xr:uid="{00000000-0005-0000-0000-0000F50B0000}"/>
+    <cellStyle name="Финансовый 9 41" xfId="3060" xr:uid="{00000000-0005-0000-0000-0000F60B0000}"/>
+    <cellStyle name="Финансовый 9 42" xfId="3061" xr:uid="{00000000-0005-0000-0000-0000F70B0000}"/>
+    <cellStyle name="Финансовый 9 43" xfId="3062" xr:uid="{00000000-0005-0000-0000-0000F80B0000}"/>
+    <cellStyle name="Финансовый 9 44" xfId="3063" xr:uid="{00000000-0005-0000-0000-0000F90B0000}"/>
+    <cellStyle name="Финансовый 9 45" xfId="3064" xr:uid="{00000000-0005-0000-0000-0000FA0B0000}"/>
+    <cellStyle name="Финансовый 9 46" xfId="3065" xr:uid="{00000000-0005-0000-0000-0000FB0B0000}"/>
+    <cellStyle name="Финансовый 9 47" xfId="3066" xr:uid="{00000000-0005-0000-0000-0000FC0B0000}"/>
+    <cellStyle name="Финансовый 9 48" xfId="3067" xr:uid="{00000000-0005-0000-0000-0000FD0B0000}"/>
+    <cellStyle name="Финансовый 9 49" xfId="3068" xr:uid="{00000000-0005-0000-0000-0000FE0B0000}"/>
+    <cellStyle name="Финансовый 9 5" xfId="3069" xr:uid="{00000000-0005-0000-0000-0000FF0B0000}"/>
+    <cellStyle name="Финансовый 9 50" xfId="3070" xr:uid="{00000000-0005-0000-0000-0000000C0000}"/>
+    <cellStyle name="Финансовый 9 51" xfId="3071" xr:uid="{00000000-0005-0000-0000-0000010C0000}"/>
+    <cellStyle name="Финансовый 9 52" xfId="3072" xr:uid="{00000000-0005-0000-0000-0000020C0000}"/>
+    <cellStyle name="Финансовый 9 53" xfId="3073" xr:uid="{00000000-0005-0000-0000-0000030C0000}"/>
+    <cellStyle name="Финансовый 9 54" xfId="3074" xr:uid="{00000000-0005-0000-0000-0000040C0000}"/>
+    <cellStyle name="Финансовый 9 55" xfId="3075" xr:uid="{00000000-0005-0000-0000-0000050C0000}"/>
+    <cellStyle name="Финансовый 9 56" xfId="3076" xr:uid="{00000000-0005-0000-0000-0000060C0000}"/>
+    <cellStyle name="Финансовый 9 57" xfId="3077" xr:uid="{00000000-0005-0000-0000-0000070C0000}"/>
+    <cellStyle name="Финансовый 9 58" xfId="3078" xr:uid="{00000000-0005-0000-0000-0000080C0000}"/>
+    <cellStyle name="Финансовый 9 59" xfId="3079" xr:uid="{00000000-0005-0000-0000-0000090C0000}"/>
+    <cellStyle name="Финансовый 9 6" xfId="3080" xr:uid="{00000000-0005-0000-0000-00000A0C0000}"/>
+    <cellStyle name="Финансовый 9 60" xfId="3081" xr:uid="{00000000-0005-0000-0000-00000B0C0000}"/>
+    <cellStyle name="Финансовый 9 61" xfId="3082" xr:uid="{00000000-0005-0000-0000-00000C0C0000}"/>
+    <cellStyle name="Финансовый 9 62" xfId="3083" xr:uid="{00000000-0005-0000-0000-00000D0C0000}"/>
+    <cellStyle name="Финансовый 9 63" xfId="3084" xr:uid="{00000000-0005-0000-0000-00000E0C0000}"/>
+    <cellStyle name="Финансовый 9 64" xfId="3085" xr:uid="{00000000-0005-0000-0000-00000F0C0000}"/>
+    <cellStyle name="Финансовый 9 65" xfId="3086" xr:uid="{00000000-0005-0000-0000-0000100C0000}"/>
+    <cellStyle name="Финансовый 9 66" xfId="3087" xr:uid="{00000000-0005-0000-0000-0000110C0000}"/>
+    <cellStyle name="Финансовый 9 67" xfId="3088" xr:uid="{00000000-0005-0000-0000-0000120C0000}"/>
+    <cellStyle name="Финансовый 9 68" xfId="3089" xr:uid="{00000000-0005-0000-0000-0000130C0000}"/>
+    <cellStyle name="Финансовый 9 7" xfId="3090" xr:uid="{00000000-0005-0000-0000-0000140C0000}"/>
+    <cellStyle name="Финансовый 9 8" xfId="3091" xr:uid="{00000000-0005-0000-0000-0000150C0000}"/>
+    <cellStyle name="Финансовый 9 9" xfId="3092" xr:uid="{00000000-0005-0000-0000-0000160C0000}"/>
+    <cellStyle name="Хороший 2" xfId="3093" xr:uid="{00000000-0005-0000-0000-0000170C0000}"/>
+    <cellStyle name="Хороший 2 2" xfId="3094" xr:uid="{00000000-0005-0000-0000-0000180C0000}"/>
+    <cellStyle name="Хороший 3" xfId="3095" xr:uid="{00000000-0005-0000-0000-0000190C0000}"/>
+    <cellStyle name="콤마 [0]_엘지" xfId="3096" xr:uid="{00000000-0005-0000-0000-00001A0C0000}"/>
+    <cellStyle name="표준_Email" xfId="3097" xr:uid="{00000000-0005-0000-0000-00001B0C0000}"/>
+    <cellStyle name="好" xfId="3098" xr:uid="{00000000-0005-0000-0000-00001C0C0000}"/>
+    <cellStyle name="差" xfId="3099" xr:uid="{00000000-0005-0000-0000-00001D0C0000}"/>
+    <cellStyle name="常规 2" xfId="3100" xr:uid="{00000000-0005-0000-0000-00001E0C0000}"/>
+    <cellStyle name="常规 2 2" xfId="3101" xr:uid="{00000000-0005-0000-0000-00001F0C0000}"/>
+    <cellStyle name="常规 2 2 2" xfId="3102" xr:uid="{00000000-0005-0000-0000-0000200C0000}"/>
+    <cellStyle name="常规 2 2_Лист1" xfId="3103" xr:uid="{00000000-0005-0000-0000-0000210C0000}"/>
+    <cellStyle name="常规 2_Лист1" xfId="3104" xr:uid="{00000000-0005-0000-0000-0000220C0000}"/>
+    <cellStyle name="常规 3" xfId="3105" xr:uid="{00000000-0005-0000-0000-0000230C0000}"/>
+    <cellStyle name="常规 3 2" xfId="3106" xr:uid="{00000000-0005-0000-0000-0000240C0000}"/>
+    <cellStyle name="常规 3 2 2" xfId="3107" xr:uid="{00000000-0005-0000-0000-0000250C0000}"/>
+    <cellStyle name="常规 3 3" xfId="3108" xr:uid="{00000000-0005-0000-0000-0000260C0000}"/>
+    <cellStyle name="常规 3_Лист1" xfId="3109" xr:uid="{00000000-0005-0000-0000-0000270C0000}"/>
+    <cellStyle name="常规 4" xfId="3110" xr:uid="{00000000-0005-0000-0000-0000280C0000}"/>
+    <cellStyle name="常规 4 2" xfId="3111" xr:uid="{00000000-0005-0000-0000-0000290C0000}"/>
+    <cellStyle name="常规 5" xfId="3112" xr:uid="{00000000-0005-0000-0000-00002A0C0000}"/>
+    <cellStyle name="常规 6" xfId="3113" xr:uid="{00000000-0005-0000-0000-00002B0C0000}"/>
+    <cellStyle name="常规 7" xfId="3114" xr:uid="{00000000-0005-0000-0000-00002C0C0000}"/>
+    <cellStyle name="常规_117229" xfId="3115" xr:uid="{00000000-0005-0000-0000-00002D0C0000}"/>
+    <cellStyle name="强调文字颜色 1" xfId="3116" xr:uid="{00000000-0005-0000-0000-00002E0C0000}"/>
+    <cellStyle name="强调文字颜色 2" xfId="3117" xr:uid="{00000000-0005-0000-0000-00002F0C0000}"/>
+    <cellStyle name="强调文字颜色 3" xfId="3118" xr:uid="{00000000-0005-0000-0000-0000300C0000}"/>
+    <cellStyle name="强调文字颜色 4" xfId="3119" xr:uid="{00000000-0005-0000-0000-0000310C0000}"/>
+    <cellStyle name="强调文字颜色 5" xfId="3120" xr:uid="{00000000-0005-0000-0000-0000320C0000}"/>
+    <cellStyle name="强调文字颜色 6" xfId="3121" xr:uid="{00000000-0005-0000-0000-0000330C0000}"/>
+    <cellStyle name="标题" xfId="3122" xr:uid="{00000000-0005-0000-0000-0000340C0000}"/>
+    <cellStyle name="标题 1" xfId="3123" xr:uid="{00000000-0005-0000-0000-0000350C0000}"/>
+    <cellStyle name="标题 2" xfId="3124" xr:uid="{00000000-0005-0000-0000-0000360C0000}"/>
+    <cellStyle name="标题 3" xfId="3125" xr:uid="{00000000-0005-0000-0000-0000370C0000}"/>
+    <cellStyle name="标题 4" xfId="3126" xr:uid="{00000000-0005-0000-0000-0000380C0000}"/>
+    <cellStyle name="检查单元格" xfId="3127" xr:uid="{00000000-0005-0000-0000-0000390C0000}"/>
+    <cellStyle name="汇总" xfId="3128" xr:uid="{00000000-0005-0000-0000-00003A0C0000}"/>
+    <cellStyle name="注释" xfId="3129" xr:uid="{00000000-0005-0000-0000-00003B0C0000}"/>
+    <cellStyle name="解释性文本" xfId="3130" xr:uid="{00000000-0005-0000-0000-00003C0C0000}"/>
+    <cellStyle name="警告文本" xfId="3131" xr:uid="{00000000-0005-0000-0000-00003D0C0000}"/>
+    <cellStyle name="计算" xfId="3132" xr:uid="{00000000-0005-0000-0000-00003E0C0000}"/>
+    <cellStyle name="货币 2" xfId="3133" xr:uid="{00000000-0005-0000-0000-00003F0C0000}"/>
+    <cellStyle name="输入" xfId="3134" xr:uid="{00000000-0005-0000-0000-0000400C0000}"/>
+    <cellStyle name="输出" xfId="3135" xr:uid="{00000000-0005-0000-0000-0000410C0000}"/>
+    <cellStyle name="适中" xfId="3136" xr:uid="{00000000-0005-0000-0000-0000420C0000}"/>
+    <cellStyle name="链接单元格" xfId="3137" xr:uid="{00000000-0005-0000-0000-0000430C0000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF006600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>296688</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2544588</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>6145</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>465761</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>699565</xdr:rowOff>
+      <xdr:colOff>84761</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>245745</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPr id="2" name="Рисунок 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4161994" y="6145"/>
-          <a:ext cx="1932735" cy="1123581"/>
+          <a:off x="4087638" y="38100"/>
+          <a:ext cx="1931198" cy="1122045"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>133349</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1143000</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>790574</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Рисунок 26" descr="D:\Users\SN3\Downloads\WhatsApp Image 2020-12-24 at 16.59.54.jpeg"/>
+        <xdr:cNvPr id="27" name="Рисунок 26" descr="D:\Users\SN3\Downloads\WhatsApp Image 2020-12-24 at 16.59.54.jpeg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="371475" y="4457699"/>
           <a:ext cx="1066800" cy="657225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>183522</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19051</xdr:rowOff>
+      <xdr:colOff>212097</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>66676</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>804729</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>468650</xdr:rowOff>
+      <xdr:colOff>942975</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>516275</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Рисунок 2"/>
+        <xdr:cNvPr id="22" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="6104" t="15001" r="10098" b="10555"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="488322" y="1985011"/>
-          <a:ext cx="621207" cy="461030"/>
+          <a:off x="507372" y="6915151"/>
+          <a:ext cx="730878" cy="449599"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>315793</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>15391</xdr:rowOff>
+      <xdr:colOff>296743</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>5867</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>723900</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>15369</xdr:rowOff>
+      <xdr:colOff>971550</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>563267</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Рисунок 3"/>
+        <xdr:cNvPr id="28" name="Рисунок 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="26232" t="6763" r="23018" b="8070"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="620593" y="2484271"/>
-          <a:ext cx="408107" cy="653392"/>
+          <a:off x="592018" y="7435367"/>
+          <a:ext cx="674807" cy="557400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>93346</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>163011</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>944338</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>390525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Рисунок 12"/>
+        <xdr:cNvPr id="29" name="Рисунок 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="2281" t="23021" b="26619"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="388621" y="11659686"/>
           <a:ext cx="850992" cy="227514"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -9133,62 +8635,68 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>231377</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>21543</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>739140</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>467312</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Рисунок 14"/>
+        <xdr:cNvPr id="30" name="Рисунок 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="27606" t="5714" r="21449" b="8572"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="536177" y="6780483"/>
           <a:ext cx="507763" cy="657225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
@@ -9198,195 +8706,213 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>315466</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>373879</xdr:rowOff>
+      <xdr:colOff>39241</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>145278</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>771525</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>156584</xdr:rowOff>
+      <xdr:colOff>1206625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>495300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Рисунок 1"/>
+        <xdr:cNvPr id="31" name="Рисунок 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="12318" t="4808" r="16472" b="3847"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="610741" y="8384404"/>
-          <a:ext cx="456059" cy="363730"/>
+          <a:off x="334516" y="8155803"/>
+          <a:ext cx="1167384" cy="931047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>208375</xdr:colOff>
-      <xdr:row>24</xdr:row>
-      <xdr:rowOff>21454</xdr:rowOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>21455</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>762000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19764</xdr:rowOff>
+      <xdr:colOff>952500</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>550953</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Рисунок 3"/>
+        <xdr:cNvPr id="32" name="Рисунок 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="16873" r="15904" b="1989"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="513175" y="7473814"/>
-          <a:ext cx="553625" cy="636484"/>
+          <a:off x="503650" y="12680180"/>
+          <a:ext cx="744125" cy="529498"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>243912</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>431818</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Рисунок 5"/>
+        <xdr:cNvPr id="33" name="Рисунок 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="4349" b="-2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="539187" y="9229725"/>
           <a:ext cx="594288" cy="374668"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -9398,1815 +8924,1977 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>28576</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>21364</xdr:rowOff>
+      <xdr:colOff>142875</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>30889</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>972288</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>136569</xdr:rowOff>
+      <xdr:colOff>1076324</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>478</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Рисунок 6"/>
+        <xdr:cNvPr id="34" name="Рисунок 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="4918" b="15302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="333376" y="8814844"/>
-          <a:ext cx="943712" cy="507635"/>
+          <a:off x="438150" y="13270639"/>
+          <a:ext cx="933449" cy="541089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>149552</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>40592</xdr:rowOff>
+      <xdr:colOff>74455</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>80454</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>818972</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>195204</xdr:rowOff>
+      <xdr:colOff>1185522</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>453259</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Рисунок 1"/>
+        <xdr:cNvPr id="35" name="Рисунок 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="6477" t="5020" r="7854" b="20502"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="454352" y="10777172"/>
-          <a:ext cx="669420" cy="710872"/>
+          <a:off x="370058" y="14519040"/>
+          <a:ext cx="1111067" cy="372805"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>50473</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>17626</xdr:rowOff>
+      <xdr:colOff>137360</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>107499</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>932916</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>176365</xdr:rowOff>
+      <xdr:colOff>1167199</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>440121</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Рисунок 2"/>
+        <xdr:cNvPr id="37" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="10909" r="372" b="18546"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="355273" y="12758266"/>
-          <a:ext cx="882443" cy="570220"/>
+          <a:off x="432963" y="15255533"/>
+          <a:ext cx="1029839" cy="332622"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>196696</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>11519</xdr:rowOff>
+      <xdr:colOff>204723</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>82500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>769620</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>198015</xdr:rowOff>
+      <xdr:colOff>1077558</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>413844</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Рисунок 4"/>
+        <xdr:cNvPr id="38" name="Рисунок 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="501496" y="14062799"/>
-          <a:ext cx="572924" cy="719895"/>
+          <a:off x="500326" y="15913707"/>
+          <a:ext cx="872835" cy="331344"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>170275</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:colOff>91630</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>69667</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>792480</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>197711</xdr:rowOff>
+      <xdr:colOff>1109746</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>348156</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Рисунок 9"/>
+        <xdr:cNvPr id="40" name="Рисунок 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="9789" t="29858" r="8441" b="28967"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="475075" y="15514320"/>
-          <a:ext cx="622205" cy="312011"/>
+          <a:off x="387233" y="16360701"/>
+          <a:ext cx="1018116" cy="278489"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>266237</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>13922</xdr:rowOff>
+      <xdr:colOff>383879</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>52889</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>716280</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>196189</xdr:rowOff>
+      <xdr:colOff>985345</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>446455</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Рисунок 10"/>
+        <xdr:cNvPr id="41" name="Рисунок 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="8636" t="4202" r="6818"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="571037" y="15863522"/>
-          <a:ext cx="450043" cy="641371"/>
+          <a:off x="679482" y="16751199"/>
+          <a:ext cx="601466" cy="393566"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>28842</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19228</xdr:rowOff>
+      <xdr:colOff>222627</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>39085</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>579120</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>196601</xdr:rowOff>
+      <xdr:colOff>998063</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>289034</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Рисунок 8"/>
+        <xdr:cNvPr id="44" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="13855" r="5536" b="11446"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="333642" y="17423308"/>
-          <a:ext cx="550278" cy="299293"/>
+          <a:off x="518230" y="17427137"/>
+          <a:ext cx="775436" cy="249949"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>86171</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:colOff>174255</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>54135</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>723901</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>194402</xdr:rowOff>
+      <xdr:colOff>1028553</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>289035</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Рисунок 14"/>
+        <xdr:cNvPr id="49" name="Рисунок 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="18311" b="19717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="390971" y="21134070"/>
-          <a:ext cx="637730" cy="282032"/>
+          <a:off x="469858" y="17783773"/>
+          <a:ext cx="854298" cy="234900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>276599</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>13247</xdr:rowOff>
+      <xdr:colOff>224644</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>52212</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>693420</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>4654</xdr:rowOff>
+      <xdr:colOff>813955</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>122481</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Рисунок 3"/>
+        <xdr:cNvPr id="53" name="Рисунок 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="3637" t="3712" b="6311"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="581399" y="27216647"/>
-          <a:ext cx="416821" cy="402887"/>
+          <a:off x="519053" y="16846519"/>
+          <a:ext cx="589311" cy="269427"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>282975</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>21543</xdr:rowOff>
+      <xdr:colOff>63064</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>28052</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>731521</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>132283</xdr:rowOff>
+      <xdr:colOff>1204369</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>361294</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Рисунок 6"/>
+        <xdr:cNvPr id="55" name="Рисунок 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="587775" y="28672743"/>
-          <a:ext cx="448546" cy="522221"/>
+          <a:off x="358667" y="19012362"/>
+          <a:ext cx="1141305" cy="333242"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>274623</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>24356</xdr:rowOff>
+      <xdr:colOff>94141</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>36048</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>723900</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>43359</xdr:rowOff>
+      <xdr:colOff>1171838</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>354724</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Рисунок 7"/>
+        <xdr:cNvPr id="56" name="Рисунок 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="579423" y="29216576"/>
-          <a:ext cx="449277" cy="430483"/>
+          <a:off x="389744" y="19427634"/>
+          <a:ext cx="1077697" cy="318676"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>59999</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>21186</xdr:rowOff>
+      <xdr:colOff>77317</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>77470</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>904431</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>368862</xdr:rowOff>
+      <xdr:colOff>1130011</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>129887</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Рисунок 2"/>
+        <xdr:cNvPr id="61" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="7722" t="10114" r="15057" b="15730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="364799" y="31750866"/>
-          <a:ext cx="844432" cy="556365"/>
+          <a:off x="371726" y="17668413"/>
+          <a:ext cx="1052694" cy="649894"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>150852</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>16326</xdr:rowOff>
+      <xdr:colOff>163840</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>55292</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>784860</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>34910</xdr:rowOff>
+      <xdr:colOff>797848</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>73876</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Picture 54" descr="Без имени-2"/>
+        <xdr:cNvPr id="62" name="Picture 54" descr="Без имени-2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="455652" y="32340366"/>
-          <a:ext cx="634008" cy="430063"/>
+          <a:off x="458249" y="18442872"/>
+          <a:ext cx="634008" cy="217743"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>242327</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>22541</xdr:rowOff>
+      <xdr:colOff>286070</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>20599</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>762000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>211880</xdr:rowOff>
+      <xdr:colOff>936039</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>387568</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Рисунок 3"/>
+        <xdr:cNvPr id="63" name="Рисунок 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="547127" y="32819021"/>
-          <a:ext cx="519673" cy="600819"/>
+          <a:off x="581673" y="19123151"/>
+          <a:ext cx="649969" cy="366969"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>263747</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>13923</xdr:rowOff>
+      <xdr:colOff>217947</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>42753</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>716281</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>197565</xdr:rowOff>
+      <xdr:colOff>898904</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>335016</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Рисунок 6"/>
+        <xdr:cNvPr id="64" name="Рисунок 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="6030" r="-2" b="5333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="568547" y="34182003"/>
-          <a:ext cx="452534" cy="343662"/>
+          <a:off x="513550" y="21805736"/>
+          <a:ext cx="680957" cy="292263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>265917</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>23858</xdr:rowOff>
+      <xdr:colOff>204425</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>32981</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>701040</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>2484</xdr:rowOff>
+      <xdr:colOff>935728</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>335016</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Рисунок 8"/>
+        <xdr:cNvPr id="65" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="4639" r="6702" b="10959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="570717" y="34938698"/>
-          <a:ext cx="435123" cy="336766"/>
+          <a:off x="500028" y="22157257"/>
+          <a:ext cx="731303" cy="302035"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>242701</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>26260</xdr:rowOff>
+      <xdr:colOff>252187</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>35383</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>715643</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>198119</xdr:rowOff>
+      <xdr:colOff>913086</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>290331</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Рисунок 9"/>
+        <xdr:cNvPr id="66" name="Рисунок 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect b="8904"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="547501" y="35299240"/>
-          <a:ext cx="472942" cy="324259"/>
+          <a:off x="547790" y="22514383"/>
+          <a:ext cx="660899" cy="254948"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>180922</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>6803</xdr:rowOff>
+      <xdr:colOff>163604</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>50098</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>762000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>195578</xdr:rowOff>
+      <xdr:colOff>1075556</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>147203</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Рисунок 1"/>
+        <xdr:cNvPr id="67" name="Рисунок 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="11111" b="9525"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="485722" y="35851283"/>
-          <a:ext cx="581078" cy="379275"/>
+          <a:off x="458013" y="20429268"/>
+          <a:ext cx="911952" cy="296266"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>312704</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:colOff>312703</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>29751</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>701040</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>151115</xdr:rowOff>
+      <xdr:colOff>916614</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>129886</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Рисунок 4"/>
+        <xdr:cNvPr id="68" name="Рисунок 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="15858" r="11446" b="2846"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="617504" y="36963891"/>
-          <a:ext cx="388336" cy="532845"/>
+          <a:off x="607112" y="21205558"/>
+          <a:ext cx="603911" cy="498453"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>112021</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>26134</xdr:rowOff>
+      <xdr:colOff>83555</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>36535</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>868680</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>196186</xdr:rowOff>
+      <xdr:colOff>1223798</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>308742</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Рисунок 5"/>
+        <xdr:cNvPr id="69" name="Рисунок 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="6435" t="19988" r="6435" b="24086"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="416821" y="37554634"/>
-          <a:ext cx="756659" cy="299592"/>
+          <a:off x="379158" y="24551914"/>
+          <a:ext cx="1140243" cy="272207"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>274320</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>33293</xdr:rowOff>
+      <xdr:colOff>201084</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>58177</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>729586</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>2280</xdr:rowOff>
+      <xdr:colOff>993358</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>151534</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Рисунок 7"/>
+        <xdr:cNvPr id="70" name="Рисунок 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="8150" b="8888"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="579120" y="37912313"/>
-          <a:ext cx="455266" cy="349987"/>
+          <a:off x="497417" y="22140302"/>
+          <a:ext cx="792274" cy="294439"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>74873</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>33292</xdr:rowOff>
+      <xdr:colOff>83531</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>85246</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>904351</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>194772</xdr:rowOff>
+      <xdr:colOff>1202422</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>103907</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Рисунок 10"/>
+        <xdr:cNvPr id="72" name="Рисунок 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="6696" t="20001" r="6696" b="25714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="379673" y="39268672"/>
-          <a:ext cx="829478" cy="321500"/>
+          <a:off x="377940" y="22655166"/>
+          <a:ext cx="1118891" cy="217822"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>204636</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>21455</xdr:rowOff>
+      <xdr:colOff>182655</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>72743</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>788795</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:colOff>962387</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>161194</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Рисунок 1"/>
+        <xdr:cNvPr id="74" name="Рисунок 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="509436" y="45756695"/>
-          <a:ext cx="584159" cy="428126"/>
+          <a:off x="475732" y="28808935"/>
+          <a:ext cx="779732" cy="286276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>233835</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>98702</xdr:rowOff>
+      <xdr:colOff>432440</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>39273</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>674543</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>182199</xdr:rowOff>
+      <xdr:colOff>703792</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>347139</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="Рисунок 6"/>
+        <xdr:cNvPr id="76" name="Рисунок 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="24172" t="5258" r="23363" b="7915"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="538635" y="47693222"/>
-          <a:ext cx="440708" cy="906458"/>
+          <a:off x="728773" y="29561481"/>
+          <a:ext cx="271352" cy="307866"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>257352</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>11791</xdr:rowOff>
+      <xdr:colOff>407924</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>47871</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>688861</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>22436</xdr:rowOff>
+      <xdr:colOff>714375</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>146794</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="Рисунок 7"/>
+        <xdr:cNvPr id="77" name="Рисунок 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="22476" t="6136" r="20718" b="7974"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="562152" y="48894091"/>
-          <a:ext cx="431509" cy="833606"/>
+          <a:off x="704257" y="29972246"/>
+          <a:ext cx="306451" cy="300005"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>382011</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>45945</xdr:rowOff>
+      <xdr:colOff>260784</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>110889</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1091312</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>87445</xdr:rowOff>
+      <xdr:colOff>947209</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>138080</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="Рисунок 11"/>
+        <xdr:cNvPr id="78" name="Рисунок 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="18100" b="20004"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="676979" y="33408026"/>
-          <a:ext cx="709301" cy="447080"/>
+          <a:off x="557117" y="30638514"/>
+          <a:ext cx="686425" cy="429358"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>305840</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>174016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1010659</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>37194</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Рисунок 5"/>
+        <xdr:cNvPr id="81" name="Рисунок 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect b="7692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="600808" y="34347258"/>
           <a:ext cx="704819" cy="471549"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -11219,1783 +10907,2046 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>261908</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>49162</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>639096</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>195241</xdr:rowOff>
+      <xdr:colOff>818284</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>160092</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="Рисунок 4348"/>
+        <xdr:cNvPr id="86" name="Рисунок 4348">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="566708" y="40092262"/>
-          <a:ext cx="377188" cy="648999"/>
+          <a:off x="556317" y="23415719"/>
+          <a:ext cx="556376" cy="509248"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>220054</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>28486</xdr:rowOff>
+      <xdr:colOff>140680</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>48208</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>826094</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>3659</xdr:rowOff>
+      <xdr:colOff>1058434</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>312207</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="Рисунок 137"/>
+        <xdr:cNvPr id="88" name="Рисунок 137">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="24717" b="31338"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="524854" y="41397466"/>
-          <a:ext cx="606040" cy="257113"/>
+          <a:off x="437013" y="24342250"/>
+          <a:ext cx="917754" cy="263999"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>199401</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>341832</xdr:rowOff>
+      <xdr:colOff>125800</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>68590</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>736534</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>224738</xdr:rowOff>
+      <xdr:colOff>1105960</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>331891</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="Рисунок 1"/>
+        <xdr:cNvPr id="89" name="Рисунок 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="21390" t="12340" r="21660" b="12053"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="504201" y="42366132"/>
-          <a:ext cx="537133" cy="556846"/>
+          <a:off x="422133" y="25368048"/>
+          <a:ext cx="980160" cy="665467"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>206525</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>185249</xdr:rowOff>
+      <xdr:colOff>206524</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>280498</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>750545</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>398637</xdr:rowOff>
+      <xdr:colOff>1047755</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>254000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="Рисунок 2"/>
+        <xdr:cNvPr id="90" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="16890" r="7805"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="511325" y="43596389"/>
-          <a:ext cx="544020" cy="536378"/>
+          <a:off x="502857" y="26987540"/>
+          <a:ext cx="841231" cy="777835"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>234209</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>43017</xdr:rowOff>
+      <xdr:colOff>217112</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>73953</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>762000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1597</xdr:rowOff>
+      <xdr:colOff>896107</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>275167</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="Рисунок 3"/>
+        <xdr:cNvPr id="91" name="Рисунок 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="21537" r="6369" b="18726"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="539009" y="44490477"/>
-          <a:ext cx="527791" cy="339580"/>
+          <a:off x="513445" y="28389661"/>
+          <a:ext cx="678995" cy="201214"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>264298</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>3777</xdr:rowOff>
+      <xdr:colOff>386007</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>46111</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>777003</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1375</xdr:rowOff>
+      <xdr:colOff>753843</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>264583</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="Рисунок 20"/>
+        <xdr:cNvPr id="92" name="Рисунок 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="559266" y="27276003"/>
-          <a:ext cx="512705" cy="304856"/>
+          <a:off x="682340" y="32383486"/>
+          <a:ext cx="367836" cy="218472"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>86882</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>21542</xdr:rowOff>
+      <xdr:colOff>289409</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>35976</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>890187</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>2921</xdr:rowOff>
+      <xdr:colOff>862542</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>164785</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="Рисунок 23"/>
+        <xdr:cNvPr id="93" name="Рисунок 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="28226" b="27573"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="391682" y="63846662"/>
-          <a:ext cx="803305" cy="347139"/>
+          <a:off x="585742" y="32881351"/>
+          <a:ext cx="573133" cy="128809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>57239</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>28664</xdr:rowOff>
+      <xdr:colOff>210218</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>22411</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>911552</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>195678</xdr:rowOff>
+      <xdr:colOff>889000</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>163762</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="Рисунок 24"/>
+        <xdr:cNvPr id="94" name="Рисунок 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="34419" b="33554"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="362039" y="64242404"/>
-          <a:ext cx="854313" cy="273694"/>
+          <a:off x="506551" y="33068869"/>
+          <a:ext cx="678782" cy="141351"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>258066</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>12108</xdr:rowOff>
+      <xdr:colOff>403827</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>116979</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>760699</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>84462</xdr:rowOff>
+      <xdr:colOff>804334</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>92919</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="Рисунок 29"/>
+        <xdr:cNvPr id="98" name="Рисунок 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect b="4233"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="562866" y="66047028"/>
-          <a:ext cx="502633" cy="483834"/>
+          <a:off x="700160" y="33364521"/>
+          <a:ext cx="400507" cy="378106"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>265544</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>142964</xdr:rowOff>
+      <xdr:colOff>347721</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>33869</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>706836</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>172839</xdr:rowOff>
+      <xdr:colOff>845252</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>306457</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="Рисунок 7685"/>
+        <xdr:cNvPr id="99" name="Рисунок 7685">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="560819" y="33670964"/>
-          <a:ext cx="441292" cy="229900"/>
+          <a:off x="645895" y="37131673"/>
+          <a:ext cx="497531" cy="272588"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>291359</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19406</xdr:rowOff>
+      <xdr:colOff>366530</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>41536</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>731101</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>51418</xdr:rowOff>
+      <xdr:colOff>812607</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>289892</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="Рисунок 7686"/>
+        <xdr:cNvPr id="100" name="Рисунок 7686">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="596159" y="67128746"/>
-          <a:ext cx="439742" cy="443492"/>
+          <a:off x="664704" y="37478927"/>
+          <a:ext cx="446077" cy="248356"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>25902</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>136872</xdr:rowOff>
+      <xdr:colOff>259505</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>29294</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>595401</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>173868</xdr:rowOff>
+      <xdr:colOff>931034</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>323850</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="Рисунок 7698"/>
+        <xdr:cNvPr id="105" name="Рисунок 7698">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="321177" y="34664997"/>
-          <a:ext cx="569499" cy="237021"/>
+          <a:off x="554780" y="38262644"/>
+          <a:ext cx="671529" cy="294556"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>208589</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>16736</xdr:rowOff>
+      <xdr:colOff>270846</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>16885</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>769620</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>78452</xdr:rowOff>
+      <xdr:colOff>912635</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>315311</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="Рисунок 11"/>
+        <xdr:cNvPr id="118" name="Рисунок 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="11398" b="6737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="513389" y="36463196"/>
-          <a:ext cx="561031" cy="473196"/>
+          <a:off x="566449" y="23599471"/>
+          <a:ext cx="641789" cy="298426"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>216850</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19584</xdr:rowOff>
+      <xdr:colOff>134512</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>46536</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>727117</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>179604</xdr:rowOff>
+      <xdr:colOff>1125008</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>435583</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="Рисунок 220" descr="D:\Мои документы\блютуз\IMG-20160318-WA0014.jpg"/>
+        <xdr:cNvPr id="121" name="Рисунок 220" descr="D:\Мои документы\блютуз\IMG-20160318-WA0014.jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="521650" y="10154184"/>
-[...68 lines deleted...]
-          <a:ext cx="644387" cy="387710"/>
+          <a:off x="432686" y="14035862"/>
+          <a:ext cx="990496" cy="389047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>236555</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>867697</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>208487</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="Рисунок 7"/>
+        <xdr:cNvPr id="125" name="Рисунок 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="23000" b="22333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="531830" y="35366325"/>
           <a:ext cx="631142" cy="170387"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>254124</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>29504</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>719230</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>376155</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="Рисунок 225"/>
+        <xdr:cNvPr id="127" name="Рисунок 225">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="558924" y="4403384"/>
           <a:ext cx="465106" cy="558106"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>296325</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>28486</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>701040</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>403363</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="Рисунок 10"/>
+        <xdr:cNvPr id="129" name="Рисунок 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="17817" t="8284" r="22649" b="9451"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="601125" y="4989106"/>
           <a:ext cx="404715" cy="592047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>271595</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>27988</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>685800</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>197302</xdr:rowOff>
+      <xdr:colOff>826942</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>379650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="Рисунок 131"/>
+        <xdr:cNvPr id="132" name="Рисунок 131">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="576395" y="33472168"/>
-          <a:ext cx="414205" cy="672234"/>
+          <a:off x="566004" y="19212204"/>
+          <a:ext cx="555347" cy="351662"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>296325</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>28486</xdr:rowOff>
+      <xdr:colOff>296326</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>28487</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="404715" cy="592047"/>
+    <xdr:ext cx="589500" cy="516832"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="Рисунок 10"/>
+        <xdr:cNvPr id="133" name="Рисунок 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="17817" t="8284" r="22649" b="9451"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="601125" y="5621566"/>
-          <a:ext cx="404715" cy="592047"/>
+          <a:off x="591601" y="10944137"/>
+          <a:ext cx="589500" cy="516832"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>190502</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>219101</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>41355</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>755855</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>83329</xdr:rowOff>
+      <xdr:colOff>945931</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>289034</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="Рисунок 136" descr="НПП 1101-100  бел/круг"/>
+        <xdr:cNvPr id="141" name="Рисунок 140" descr="НПО 22-100-034 &quot;Берет&quot;">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="514704" y="18092872"/>
+          <a:ext cx="726830" cy="247679"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>363149</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>33309</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>888243</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>314325</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Рисунок 7705">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495302" y="24502231"/>
-[...237 lines deleted...]
-          <a:ext cx="514964" cy="499642"/>
+          <a:off x="658424" y="38647659"/>
+          <a:ext cx="525094" cy="281016"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1228725</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>590550</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1879922-E21F-41D5-3B19-98E9531E58E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="304800" y="5667375"/>
+          <a:ext cx="1219200" cy="571500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>18479</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>15790</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>390525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Рисунок 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F76E769A-4E58-8C29-2FD0-C555EF4C2196}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="313754" y="6264190"/>
+          <a:ext cx="1219771" cy="374735"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>41058</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>40182</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1203108</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>565588</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Рисунок 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB9106CC-E044-465C-1DFB-B1C2064218FB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="336661" y="4487372"/>
+          <a:ext cx="1162050" cy="1123182"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>9524</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>279</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Рисунок 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8184C47-095A-13EA-1184-E8D6AFDB8079}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="304799" y="3457575"/>
+          <a:ext cx="1238251" cy="390804"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>17585</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1228725</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>581025</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Рисунок 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA109AED-CE5B-F4FA-C52A-75E9A86B738C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="314325" y="3865685"/>
+          <a:ext cx="1209675" cy="563440"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1171575</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>386649</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB35F16B-9864-C67D-5C12-64644FB3F02C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="381000" y="1971675"/>
+          <a:ext cx="1085850" cy="367599"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>279340</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>48541</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>945174</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>193860</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Рисунок 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2205E9CB-4E4C-B601-0B44-D093C797400E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="572417" y="38353695"/>
+          <a:ext cx="665834" cy="343146"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13128,2837 +13079,2321 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I125"/>
+  <dimension ref="A1:H124"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="155" zoomScalePageLayoutView="25" workbookViewId="0">
-      <selection activeCell="L6" sqref="L6"/>
+    <sheetView tabSelected="1" topLeftCell="B81" zoomScaleNormal="100" zoomScaleSheetLayoutView="155" zoomScalePageLayoutView="25" workbookViewId="0">
+      <selection activeCell="J90" sqref="J90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="11.7109375" hidden="1" customWidth="1"/>
-    <col min="2" max="2" width="4.42578125" style="13" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="14.85546875" style="92" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" style="34" customWidth="1"/>
+    <col min="4" max="4" width="39.42578125" style="31" customWidth="1"/>
+    <col min="5" max="5" width="18.140625" style="35" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="83" customWidth="1"/>
+    <col min="7" max="7" width="21.5703125" style="85" customWidth="1"/>
+    <col min="8" max="8" width="14.5703125" style="87" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" ht="34.15" customHeight="1">
-      <c r="B1" s="88" t="s">
+    <row r="1" spans="2:8" ht="27.75" customHeight="1">
+      <c r="B1" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="C1" s="89"/>
+      <c r="C1" s="30"/>
+      <c r="H1" s="98"/>
     </row>
-    <row r="2" spans="2:9" ht="73.150000000000006" customHeight="1">
-[...7 lines deleted...]
-      <c r="G2" s="176"/>
+    <row r="2" spans="2:8" ht="15" customHeight="1">
+      <c r="B2" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="C2" s="30"/>
+      <c r="H2" s="98"/>
     </row>
-    <row r="3" spans="2:9" ht="31.5">
-      <c r="B3" s="1" t="s">
+    <row r="3" spans="2:8" ht="15" customHeight="1">
+      <c r="B3" s="29" t="s">
+        <v>170</v>
+      </c>
+      <c r="C3" s="30"/>
+      <c r="H3" s="98"/>
+    </row>
+    <row r="4" spans="2:8" ht="14.25" customHeight="1">
+      <c r="B4" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="C4" s="30"/>
+      <c r="H4" s="98"/>
+    </row>
+    <row r="5" spans="2:8" ht="23.25" customHeight="1">
+      <c r="B5" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="C5" s="30"/>
+      <c r="H5" s="98"/>
+    </row>
+    <row r="6" spans="2:8" ht="39" customHeight="1">
+      <c r="B6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="G6" s="92" t="s">
+        <v>166</v>
+      </c>
+      <c r="H6" s="99" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8">
+      <c r="B7" s="2"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="36"/>
+      <c r="F7" s="100"/>
+      <c r="G7" s="86"/>
+    </row>
+    <row r="8" spans="2:8" ht="31.5">
+      <c r="B8" s="3">
+        <v>1</v>
+      </c>
+      <c r="C8" s="23"/>
+      <c r="D8" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="93">
+        <v>28</v>
+      </c>
+      <c r="H8" s="87">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="67.5" customHeight="1">
+      <c r="B9" s="3">
+        <v>2</v>
+      </c>
+      <c r="C9" s="23"/>
+      <c r="D9" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="15" t="s">
-[...3 lines deleted...]
-        <v>173</v>
+      <c r="E9" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="93">
+        <v>31</v>
+      </c>
+      <c r="H9" s="87">
+        <v>8595</v>
       </c>
     </row>
-    <row r="4" spans="2:9">
-[...2 lines deleted...]
-      <c r="D4" s="8" t="s">
+    <row r="10" spans="2:8" ht="18.75" customHeight="1">
+      <c r="B10" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="54"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="81"/>
+      <c r="F10" s="81"/>
+      <c r="G10" s="94"/>
+    </row>
+    <row r="11" spans="2:8" ht="31.5">
+      <c r="B11" s="6">
+        <v>3</v>
+      </c>
+      <c r="C11" s="32"/>
+      <c r="D11" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="94">
+        <v>5830</v>
+      </c>
+      <c r="H11" s="87">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" ht="47.25">
+      <c r="B12" s="6">
+        <v>4</v>
+      </c>
+      <c r="C12" s="55"/>
+      <c r="D12" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="94">
+        <v>4786</v>
+      </c>
+      <c r="H12" s="87">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" ht="47.25">
+      <c r="B13" s="6">
+        <v>5</v>
+      </c>
+      <c r="C13" s="32"/>
+      <c r="D13" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="94">
+        <v>3940</v>
+      </c>
+      <c r="H13" s="87">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" ht="47.25">
+      <c r="B14" s="6">
+        <v>6</v>
+      </c>
+      <c r="C14" s="32"/>
+      <c r="D14" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="94">
+        <v>10792</v>
+      </c>
+      <c r="H14" s="87">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="47.25">
+      <c r="B15" s="6">
+        <v>7</v>
+      </c>
+      <c r="C15" s="32"/>
+      <c r="D15" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="94">
+        <v>125</v>
+      </c>
+      <c r="H15" s="87">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" ht="31.5">
+      <c r="B16" s="6">
+        <v>8</v>
+      </c>
+      <c r="C16" s="32"/>
+      <c r="D16" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G16" s="94">
+        <v>77</v>
+      </c>
+      <c r="H16" s="87">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8">
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="101"/>
-[...2 lines deleted...]
-      <c r="H4" s="137"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="101"/>
+      <c r="G17" s="93"/>
     </row>
-    <row r="5" spans="2:9" ht="31.5">
-[...290 lines deleted...]
-    <row r="18" spans="2:9" ht="45.75" customHeight="1">
+    <row r="18" spans="2:8" ht="45.75" customHeight="1">
       <c r="B18" s="3">
         <v>9</v>
       </c>
-      <c r="C18" s="174"/>
-[...4 lines deleted...]
-      <c r="F18" s="126" t="s">
+      <c r="C18" s="25"/>
+      <c r="D18" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="F18" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="G18" s="142">
-[...7 lines deleted...]
-        <v>20422.5</v>
+      <c r="G18" s="93">
+        <v>1</v>
+      </c>
+      <c r="H18" s="87">
+        <v>1933</v>
       </c>
     </row>
-    <row r="19" spans="2:9" ht="45.75" customHeight="1">
+    <row r="19" spans="2:8" ht="45.75" customHeight="1">
       <c r="B19" s="3">
         <v>10</v>
       </c>
-      <c r="C19" s="69"/>
-      <c r="D19" s="70" t="s">
+      <c r="C19" s="25"/>
+      <c r="D19" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G19" s="93">
+        <v>63</v>
+      </c>
+      <c r="H19" s="87">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="20" spans="2:8" ht="45.75" customHeight="1">
+      <c r="B20" s="3">
+        <v>11</v>
+      </c>
+      <c r="C20" s="43"/>
+      <c r="D20" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="95">
+        <v>13</v>
+      </c>
+      <c r="H20" s="87">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="21" spans="2:8" ht="45.75" customHeight="1">
+      <c r="B21" s="3">
+        <v>12</v>
+      </c>
+      <c r="C21" s="43"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="G21" s="95">
+        <v>7</v>
+      </c>
+      <c r="H21" s="87">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="22" spans="2:8" ht="45.75" customHeight="1">
+      <c r="B22" s="3">
+        <v>13</v>
+      </c>
+      <c r="C22" s="21"/>
+      <c r="D22" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="G22" s="95">
+        <v>3</v>
+      </c>
+      <c r="H22" s="87">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="23" spans="2:8" ht="45.75" customHeight="1">
+      <c r="B23" s="3">
+        <v>14</v>
+      </c>
+      <c r="C23" s="25"/>
+      <c r="D23" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="E19" s="105" t="s">
+      <c r="F23" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G23" s="93">
+        <v>1</v>
+      </c>
+      <c r="H23" s="87">
+        <v>4418</v>
+      </c>
+    </row>
+    <row r="24" spans="2:8" ht="45.75" customHeight="1">
+      <c r="B24" s="3">
+        <v>15</v>
+      </c>
+      <c r="C24" s="25"/>
+      <c r="D24" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G24" s="93">
+        <v>13</v>
+      </c>
+      <c r="H24" s="87">
+        <v>5556</v>
+      </c>
+    </row>
+    <row r="25" spans="2:8" ht="45.75" customHeight="1">
+      <c r="B25" s="3">
+        <v>16</v>
+      </c>
+      <c r="C25" s="25"/>
+      <c r="D25" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="E25" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G25" s="93">
+        <v>3</v>
+      </c>
+      <c r="H25" s="87">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="26" spans="2:8" ht="45.75" customHeight="1">
+      <c r="B26" s="3">
+        <v>17</v>
+      </c>
+      <c r="C26" s="25"/>
+      <c r="D26" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G26" s="93">
+        <v>140</v>
+      </c>
+      <c r="H26" s="87">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="27" spans="2:8" ht="45.75" customHeight="1">
+      <c r="B27" s="3">
+        <v>18</v>
+      </c>
+      <c r="C27" s="25"/>
+      <c r="D27" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E27" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G27" s="93">
+        <v>47</v>
+      </c>
+      <c r="H27" s="87">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="28" spans="2:8" ht="45.75" customHeight="1">
+      <c r="B28" s="3">
+        <v>19</v>
+      </c>
+      <c r="C28" s="25"/>
+      <c r="D28" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G28" s="93">
+        <v>52</v>
+      </c>
+      <c r="H28" s="87">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="29" spans="2:8" ht="45.75" customHeight="1">
+      <c r="B29" s="3">
+        <v>20</v>
+      </c>
+      <c r="C29" s="21"/>
+      <c r="D29" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E29" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F29" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G29" s="95">
+        <v>50</v>
+      </c>
+      <c r="H29" s="87">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8">
+      <c r="B30" s="57"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="38"/>
+      <c r="F30" s="101"/>
+      <c r="G30" s="93"/>
+    </row>
+    <row r="31" spans="2:8" ht="36.75" customHeight="1">
+      <c r="B31" s="3">
+        <v>21</v>
+      </c>
+      <c r="C31" s="26"/>
+      <c r="D31" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E31" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F31" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G31" s="93">
+        <v>4</v>
+      </c>
+      <c r="H31" s="87">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="32" spans="2:8" ht="40.5" customHeight="1">
+      <c r="B32" s="3">
+        <v>22</v>
+      </c>
+      <c r="C32" s="25"/>
+      <c r="D32" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="F32" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G32" s="93">
+        <v>8</v>
+      </c>
+      <c r="H32" s="87">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="57"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="101"/>
+      <c r="G33" s="93"/>
+    </row>
+    <row r="34" spans="2:8" ht="38.25" customHeight="1">
+      <c r="B34" s="14">
+        <v>23</v>
+      </c>
+      <c r="C34" s="27"/>
+      <c r="D34" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F34" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G34" s="93">
+        <v>100</v>
+      </c>
+      <c r="H34" s="87">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="57"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="E35" s="38"/>
+      <c r="F35" s="101"/>
+      <c r="G35" s="93"/>
+    </row>
+    <row r="36" spans="2:8" ht="36" customHeight="1">
+      <c r="B36" s="3">
+        <v>24</v>
+      </c>
+      <c r="C36" s="27"/>
+      <c r="D36" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="E36" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F36" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G36" s="93">
+        <v>61</v>
+      </c>
+      <c r="H36" s="87">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="37" spans="2:8" ht="32.25" customHeight="1">
+      <c r="B37" s="3">
+        <v>25</v>
+      </c>
+      <c r="C37" s="27"/>
+      <c r="D37" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="E37" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F37" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G37" s="93">
         <v>36</v>
       </c>
-      <c r="F19" s="126" t="s">
+      <c r="H37" s="87">
+        <v>6195</v>
+      </c>
+    </row>
+    <row r="38" spans="2:8" ht="39" customHeight="1">
+      <c r="B38" s="3">
+        <v>26</v>
+      </c>
+      <c r="C38" s="27"/>
+      <c r="D38" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="E38" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F38" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="G19" s="142">
+      <c r="G38" s="93">
+        <v>16</v>
+      </c>
+      <c r="H38" s="87">
+        <v>3864</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="6"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="101"/>
+      <c r="G39" s="93"/>
+    </row>
+    <row r="40" spans="2:8" ht="27" customHeight="1">
+      <c r="B40" s="13">
+        <v>27</v>
+      </c>
+      <c r="C40" s="25"/>
+      <c r="D40" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F40" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H19" s="139">
-[...4 lines deleted...]
-        <v>9187.5</v>
+      <c r="G40" s="93">
+        <v>1</v>
+      </c>
+      <c r="H40" s="87">
+        <v>356</v>
       </c>
     </row>
-    <row r="20" spans="2:9" ht="45.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="D20" s="70" t="s">
+    <row r="41" spans="2:8" ht="25.5" customHeight="1">
+      <c r="B41" s="13">
+        <v>28</v>
+      </c>
+      <c r="C41" s="25"/>
+      <c r="D41" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G41" s="93">
+        <v>16</v>
+      </c>
+      <c r="H41" s="87">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="42" spans="2:8" ht="27" customHeight="1">
+      <c r="B42" s="13">
+        <v>29</v>
+      </c>
+      <c r="C42" s="25"/>
+      <c r="D42" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="E42" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="F42" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G42" s="93">
+        <v>43</v>
+      </c>
+      <c r="H42" s="87">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="57"/>
+      <c r="C43" s="58"/>
+      <c r="D43" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="60"/>
+      <c r="F43" s="102"/>
+      <c r="G43" s="94"/>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="61">
+        <v>30</v>
+      </c>
+      <c r="C44" s="45"/>
+      <c r="D44" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E44" s="80" t="s">
+        <v>165</v>
+      </c>
+      <c r="F44" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G44" s="93">
+        <v>5692</v>
+      </c>
+      <c r="H44" s="87">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="61">
+        <v>31</v>
+      </c>
+      <c r="C45" s="46"/>
+      <c r="D45" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="E45" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="F45" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G45" s="94">
+        <v>117</v>
+      </c>
+      <c r="H45" s="87">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="46" spans="2:8" ht="32.25" customHeight="1">
+      <c r="B46" s="61">
+        <v>32</v>
+      </c>
+      <c r="C46" s="25"/>
+      <c r="D46" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E46" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="F46" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G46" s="93">
+        <v>711</v>
+      </c>
+      <c r="H46" s="87">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="47" spans="2:8" ht="30" customHeight="1">
+      <c r="B47" s="61">
+        <v>33</v>
+      </c>
+      <c r="C47" s="25"/>
+      <c r="D47" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E47" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="F47" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G47" s="93">
+        <v>651</v>
+      </c>
+      <c r="H47" s="87">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8" ht="31.5">
+      <c r="B48" s="61">
+        <v>34</v>
+      </c>
+      <c r="C48" s="47"/>
+      <c r="D48" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E48" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="F48" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G48" s="95">
+        <v>54</v>
+      </c>
+      <c r="H48" s="87">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8">
+      <c r="B49" s="61">
+        <v>35</v>
+      </c>
+      <c r="C49" s="47"/>
+      <c r="D49" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="E49" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G49" s="95">
+        <v>11</v>
+      </c>
+      <c r="H49" s="87">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8">
+      <c r="B50" s="61">
+        <v>36</v>
+      </c>
+      <c r="C50" s="47"/>
+      <c r="D50" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="E50" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="F50" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G50" s="95">
+        <v>20</v>
+      </c>
+      <c r="H50" s="87">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="61">
+        <v>37</v>
+      </c>
+      <c r="C51" s="48"/>
+      <c r="D51" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="E51" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="F51" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G51" s="93">
+        <v>48</v>
+      </c>
+      <c r="H51" s="87">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="61">
+        <v>38</v>
+      </c>
+      <c r="C52" s="49"/>
+      <c r="D52" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="E52" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="F52" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G52" s="95">
+        <v>99</v>
+      </c>
+      <c r="H52" s="87">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8" ht="31.5">
+      <c r="B53" s="61">
+        <v>39</v>
+      </c>
+      <c r="C53" s="25"/>
+      <c r="D53" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="E53" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="F53" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G53" s="93">
+        <v>27</v>
+      </c>
+      <c r="H53" s="87">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="54" spans="2:8" ht="31.5">
+      <c r="B54" s="61">
         <v>40</v>
       </c>
-      <c r="E20" s="76" t="s">
+      <c r="C54" s="25"/>
+      <c r="D54" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E54" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="F54" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G54" s="93">
+        <v>35</v>
+      </c>
+      <c r="H54" s="87">
+        <v>12518</v>
+      </c>
+    </row>
+    <row r="55" spans="2:8" ht="28.5" customHeight="1">
+      <c r="B55" s="61">
         <v>41</v>
       </c>
-      <c r="F20" s="124" t="s">
+      <c r="C55" s="25"/>
+      <c r="D55" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E55" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="F55" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="G20" s="138">
+      <c r="G55" s="93">
+        <v>64</v>
+      </c>
+      <c r="H55" s="87">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="56" spans="2:8" ht="27.75" customHeight="1">
+      <c r="B56" s="61">
+        <v>42</v>
+      </c>
+      <c r="C56" s="25"/>
+      <c r="D56" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E56" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="F56" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G56" s="93">
+        <v>34</v>
+      </c>
+      <c r="H56" s="87">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="57" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B57" s="61">
+        <v>43</v>
+      </c>
+      <c r="C57" s="25"/>
+      <c r="D57" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="E57" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="F57" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G57" s="93">
+        <v>21</v>
+      </c>
+      <c r="H57" s="87">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="58" spans="2:8">
+      <c r="B58" s="57"/>
+      <c r="C58" s="56"/>
+      <c r="D58" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="E58" s="62"/>
+      <c r="F58" s="103"/>
+      <c r="G58" s="93"/>
+    </row>
+    <row r="59" spans="2:8">
+      <c r="B59" s="13">
+        <v>44</v>
+      </c>
+      <c r="C59" s="48"/>
+      <c r="D59" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="E59" s="63" t="s">
+        <v>83</v>
+      </c>
+      <c r="F59" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G59" s="93">
+        <v>739</v>
+      </c>
+      <c r="H59" s="87">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="2:8">
+      <c r="B60" s="13">
+        <v>45</v>
+      </c>
+      <c r="C60" s="49"/>
+      <c r="D60" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="E60" s="49"/>
+      <c r="F60" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G60" s="95">
+        <v>381</v>
+      </c>
+      <c r="H60" s="87">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="2:8">
+      <c r="B61" s="57"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="56" t="s">
+        <v>85</v>
+      </c>
+      <c r="E61" s="38"/>
+      <c r="F61" s="101"/>
+      <c r="G61" s="93"/>
+    </row>
+    <row r="62" spans="2:8" ht="27" customHeight="1">
+      <c r="B62" s="13">
+        <v>46</v>
+      </c>
+      <c r="C62" s="64"/>
+      <c r="D62" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="E62" s="37" t="s">
+        <v>87</v>
+      </c>
+      <c r="F62" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G62" s="96">
+        <v>2364</v>
+      </c>
+      <c r="H62" s="87">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="63" spans="2:8">
+      <c r="B63" s="14">
+        <v>47</v>
+      </c>
+      <c r="C63" s="48"/>
+      <c r="D63" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="E63" s="37" t="s">
+        <v>89</v>
+      </c>
+      <c r="F63" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G63" s="93">
+        <v>7</v>
+      </c>
+      <c r="H63" s="87">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="64" spans="2:8">
+      <c r="B64" s="14">
+        <v>48</v>
+      </c>
+      <c r="C64" s="49"/>
+      <c r="D64" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E64" s="37" t="s">
+        <v>91</v>
+      </c>
+      <c r="F64" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G64" s="95">
+        <v>69</v>
+      </c>
+      <c r="H64" s="87">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="65" spans="2:8">
+      <c r="B65" s="14">
+        <v>49</v>
+      </c>
+      <c r="C65" s="49"/>
+      <c r="D65" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="E65" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="F65" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G65" s="95">
+        <v>33</v>
+      </c>
+      <c r="H65" s="87">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="66" spans="2:8" ht="28.5" customHeight="1">
+      <c r="B66" s="13">
+        <v>50</v>
+      </c>
+      <c r="C66" s="25"/>
+      <c r="D66" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="E66" s="37" t="s">
+        <v>91</v>
+      </c>
+      <c r="F66" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G66" s="93">
+        <v>2</v>
+      </c>
+      <c r="H66" s="87">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="67" spans="2:8">
+      <c r="B67" s="14">
+        <v>51</v>
+      </c>
+      <c r="C67" s="48"/>
+      <c r="D67" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="E67" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="F67" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G67" s="93">
+        <v>37</v>
+      </c>
+      <c r="H67" s="87">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="68" spans="2:8">
+      <c r="B68" s="14">
+        <v>52</v>
+      </c>
+      <c r="C68" s="49"/>
+      <c r="D68" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="E68" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="F68" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G68" s="95">
+        <v>26</v>
+      </c>
+      <c r="H68" s="87">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="69" spans="2:8">
+      <c r="B69" s="57"/>
+      <c r="C69" s="65"/>
+      <c r="D69" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="E69" s="67"/>
+      <c r="F69" s="104"/>
+      <c r="G69" s="93"/>
+    </row>
+    <row r="70" spans="2:8">
+      <c r="B70" s="14">
+        <v>53</v>
+      </c>
+      <c r="C70" s="49"/>
+      <c r="D70" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="E70" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="F70" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G70" s="95">
+        <v>1089</v>
+      </c>
+      <c r="H70" s="87">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="71" spans="2:8">
+      <c r="B71" s="14">
+        <v>54</v>
+      </c>
+      <c r="C71" s="49"/>
+      <c r="D71" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="E71" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="F71" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G71" s="95">
+        <v>238</v>
+      </c>
+      <c r="H71" s="87">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="72" spans="2:8">
+      <c r="B72" s="68"/>
+      <c r="C72" s="19"/>
+      <c r="D72" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="E72" s="40"/>
+      <c r="F72" s="105"/>
+      <c r="G72" s="96"/>
+    </row>
+    <row r="73" spans="2:8">
+      <c r="B73" s="68"/>
+      <c r="C73" s="19"/>
+      <c r="D73" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="E73" s="40"/>
+      <c r="F73" s="105"/>
+      <c r="G73" s="96"/>
+    </row>
+    <row r="74" spans="2:8">
+      <c r="B74" s="15">
+        <v>55</v>
+      </c>
+      <c r="C74" s="50"/>
+      <c r="D74" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="E74" s="39"/>
+      <c r="F74" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G74" s="94">
+        <v>461</v>
+      </c>
+      <c r="H74" s="87">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="75" spans="2:8">
+      <c r="B75" s="15">
+        <v>56</v>
+      </c>
+      <c r="C75" s="50"/>
+      <c r="D75" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="E75" s="39"/>
+      <c r="F75" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G75" s="94">
+        <v>1181</v>
+      </c>
+      <c r="H75" s="87">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="76" spans="2:8">
+      <c r="B76" s="15">
+        <v>57</v>
+      </c>
+      <c r="C76" s="50"/>
+      <c r="D76" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="E76" s="39"/>
+      <c r="F76" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G76" s="94">
+        <v>592</v>
+      </c>
+      <c r="H76" s="87">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="77" spans="2:8">
+      <c r="B77" s="68"/>
+      <c r="C77" s="69"/>
+      <c r="D77" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="E77" s="70"/>
+      <c r="F77" s="106"/>
+      <c r="G77" s="96"/>
+    </row>
+    <row r="78" spans="2:8" ht="31.5" customHeight="1">
+      <c r="B78" s="16">
+        <v>58</v>
+      </c>
+      <c r="C78" s="17"/>
+      <c r="D78" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E78" s="37"/>
+      <c r="F78" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G78" s="94">
+        <v>135</v>
+      </c>
+      <c r="H78" s="87">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="79" spans="2:8">
+      <c r="B79" s="68"/>
+      <c r="C79" s="69"/>
+      <c r="D79" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="E79" s="70"/>
+      <c r="F79" s="106"/>
+      <c r="G79" s="96"/>
+    </row>
+    <row r="80" spans="2:8">
+      <c r="B80" s="15">
+        <v>59</v>
+      </c>
+      <c r="C80" s="71"/>
+      <c r="D80" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="E80" s="37"/>
+      <c r="F80" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G80" s="96">
+        <v>13</v>
+      </c>
+      <c r="H80" s="87">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="81" spans="2:8" ht="31.5">
+      <c r="B81" s="15">
+        <v>60</v>
+      </c>
+      <c r="C81" s="49"/>
+      <c r="D81" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="E81" s="37"/>
+      <c r="F81" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G81" s="96">
+        <v>302</v>
+      </c>
+      <c r="H81" s="87">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="82" spans="2:8" ht="31.5">
+      <c r="B82" s="15">
+        <v>61</v>
+      </c>
+      <c r="C82" s="49"/>
+      <c r="D82" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="E82" s="37"/>
+      <c r="F82" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G82" s="96">
+        <v>330</v>
+      </c>
+      <c r="H82" s="87">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="83" spans="2:8" ht="31.5">
+      <c r="B83" s="15">
+        <v>62</v>
+      </c>
+      <c r="C83" s="49"/>
+      <c r="D83" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="E83" s="37"/>
+      <c r="F83" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G83" s="96">
+        <v>197</v>
+      </c>
+      <c r="H83" s="87">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="84" spans="2:8" ht="31.5">
+      <c r="B84" s="15">
+        <v>63</v>
+      </c>
+      <c r="C84" s="49"/>
+      <c r="D84" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="E84" s="37"/>
+      <c r="F84" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G84" s="96">
+        <v>304</v>
+      </c>
+      <c r="H84" s="87">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="85" spans="2:8">
+      <c r="B85" s="15">
+        <v>64</v>
+      </c>
+      <c r="C85" s="51"/>
+      <c r="D85" s="33" t="s">
+        <v>115</v>
+      </c>
+      <c r="E85" s="37"/>
+      <c r="F85" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G85" s="96">
+        <v>453</v>
+      </c>
+      <c r="H85" s="87">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="86" spans="2:8" ht="31.5">
+      <c r="B86" s="15">
+        <v>65</v>
+      </c>
+      <c r="C86" s="46"/>
+      <c r="D86" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E86" s="37"/>
+      <c r="F86" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G86" s="96">
+        <v>311</v>
+      </c>
+      <c r="H86" s="87">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="87" spans="2:8" ht="31.5">
+      <c r="B87" s="15">
+        <v>66</v>
+      </c>
+      <c r="C87" s="46"/>
+      <c r="D87" s="33" t="s">
+        <v>117</v>
+      </c>
+      <c r="E87" s="37"/>
+      <c r="F87" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G87" s="96">
+        <v>245</v>
+      </c>
+      <c r="H87" s="87">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="88" spans="2:8" ht="31.5">
+      <c r="B88" s="15">
+        <v>67</v>
+      </c>
+      <c r="C88" s="46"/>
+      <c r="D88" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="E88" s="37"/>
+      <c r="F88" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G88" s="96">
+        <v>79</v>
+      </c>
+      <c r="H88" s="87">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="89" spans="2:8" ht="31.5">
+      <c r="B89" s="15">
+        <v>68</v>
+      </c>
+      <c r="C89" s="46"/>
+      <c r="D89" s="33" t="s">
+        <v>119</v>
+      </c>
+      <c r="E89" s="37"/>
+      <c r="F89" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G89" s="96">
+        <v>363</v>
+      </c>
+      <c r="H89" s="87">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="90" spans="2:8" ht="28.5" customHeight="1">
+      <c r="B90" s="15">
+        <v>69</v>
+      </c>
+      <c r="C90" s="42"/>
+      <c r="D90" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="E90" s="37"/>
+      <c r="F90" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G90" s="96">
         <v>1</v>
       </c>
-      <c r="H20" s="139">
-[...4 lines deleted...]
-        <v>5890</v>
+      <c r="H90" s="87">
+        <v>52</v>
       </c>
     </row>
-    <row r="21" spans="2:9" ht="45.75" customHeight="1">
-[...10 lines deleted...]
-      <c r="F21" s="124" t="s">
+    <row r="91" spans="2:8">
+      <c r="B91" s="72">
+        <v>70</v>
+      </c>
+      <c r="C91" s="73"/>
+      <c r="D91" s="18" t="s">
+        <v>164</v>
+      </c>
+      <c r="E91" s="74"/>
+      <c r="F91" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="G21" s="138">
-[...7 lines deleted...]
-        <v>96297.5</v>
+      <c r="G91" s="97">
+        <v>664</v>
+      </c>
+      <c r="H91" s="87">
+        <v>52</v>
       </c>
     </row>
-    <row r="22" spans="2:9" ht="45.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="D22" s="70" t="s">
+    <row r="92" spans="2:8">
+      <c r="B92" s="57"/>
+      <c r="C92" s="11"/>
+      <c r="D92" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="E92" s="38"/>
+      <c r="F92" s="101"/>
+      <c r="G92" s="93"/>
+    </row>
+    <row r="93" spans="2:8">
+      <c r="B93" s="14">
+        <v>71</v>
+      </c>
+      <c r="C93" s="75"/>
+      <c r="D93" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="E93" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="F93" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G93" s="93">
+        <v>243</v>
+      </c>
+      <c r="H93" s="87">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="94" spans="2:8">
+      <c r="B94" s="14">
+        <v>72</v>
+      </c>
+      <c r="C94" s="47"/>
+      <c r="D94" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="E94" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="F94" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G94" s="95">
+        <v>862</v>
+      </c>
+      <c r="H94" s="87">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="95" spans="2:8">
+      <c r="B95" s="57"/>
+      <c r="C95" s="11"/>
+      <c r="D95" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="E95" s="38"/>
+      <c r="F95" s="101"/>
+      <c r="G95" s="93"/>
+    </row>
+    <row r="96" spans="2:8" ht="30" customHeight="1">
+      <c r="B96" s="3">
+        <v>73</v>
+      </c>
+      <c r="C96" s="76"/>
+      <c r="D96" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="E96" s="77" t="s">
+        <v>126</v>
+      </c>
+      <c r="F96" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G96" s="93">
+        <v>24</v>
+      </c>
+      <c r="H96" s="87">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="97" spans="2:8">
+      <c r="B97" s="57"/>
+      <c r="C97" s="11"/>
+      <c r="D97" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="E97" s="38"/>
+      <c r="F97" s="101"/>
+      <c r="G97" s="93"/>
+    </row>
+    <row r="98" spans="2:8">
+      <c r="B98" s="13">
+        <v>74</v>
+      </c>
+      <c r="C98" s="48"/>
+      <c r="D98" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="E98" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="F98" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G98" s="93">
+        <v>525</v>
+      </c>
+      <c r="H98" s="87">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="99" spans="2:8">
+      <c r="B99" s="13">
+        <v>75</v>
+      </c>
+      <c r="C99" s="48"/>
+      <c r="D99" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="E99" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="F99" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G99" s="93">
+        <v>22</v>
+      </c>
+      <c r="H99" s="87">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="100" spans="2:8">
+      <c r="B100" s="78" t="s">
+        <v>8</v>
+      </c>
+      <c r="C100" s="78"/>
+      <c r="D100" s="78"/>
+      <c r="E100" s="78"/>
+      <c r="F100" s="103"/>
+      <c r="G100" s="93"/>
+    </row>
+    <row r="101" spans="2:8">
+      <c r="B101" s="14">
+        <v>76</v>
+      </c>
+      <c r="C101" s="75"/>
+      <c r="D101" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="E101" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="F101" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G101" s="93">
+        <v>134</v>
+      </c>
+      <c r="H101" s="87">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="102" spans="2:8">
+      <c r="B102" s="14">
+        <v>77</v>
+      </c>
+      <c r="C102" s="47"/>
+      <c r="D102" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="E102" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="F102" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G102" s="95">
+        <v>449</v>
+      </c>
+      <c r="H102" s="87">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="103" spans="2:8">
+      <c r="B103" s="14">
+        <v>78</v>
+      </c>
+      <c r="C103" s="47"/>
+      <c r="D103" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="E103" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="F103" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G103" s="95">
+        <v>459</v>
+      </c>
+      <c r="H103" s="87">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="104" spans="2:8">
+      <c r="B104" s="57"/>
+      <c r="C104" s="11"/>
+      <c r="D104" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" s="38"/>
+      <c r="F104" s="101"/>
+      <c r="G104" s="93"/>
+    </row>
+    <row r="105" spans="2:8">
+      <c r="B105" s="6">
+        <v>79</v>
+      </c>
+      <c r="C105" s="48"/>
+      <c r="D105" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="E105" s="37" t="s">
+        <v>137</v>
+      </c>
+      <c r="F105" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G105" s="93">
+        <v>2681</v>
+      </c>
+      <c r="H105" s="87">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="106" spans="2:8">
+      <c r="B106" s="6">
+        <v>80</v>
+      </c>
+      <c r="C106" s="49"/>
+      <c r="D106" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="E106" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="F106" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G106" s="95">
+        <v>2291</v>
+      </c>
+      <c r="H106" s="87">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="107" spans="2:8">
+      <c r="B107" s="6">
+        <v>81</v>
+      </c>
+      <c r="C107" s="49"/>
+      <c r="D107" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="E107" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="F107" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G107" s="95">
+        <v>229</v>
+      </c>
+      <c r="H107" s="87">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="108" spans="2:8">
+      <c r="B108" s="6">
+        <v>82</v>
+      </c>
+      <c r="C108" s="49"/>
+      <c r="D108" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="E108" s="37" t="s">
+        <v>140</v>
+      </c>
+      <c r="F108" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G108" s="95">
+        <v>3143</v>
+      </c>
+      <c r="H108" s="87">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="109" spans="2:8">
+      <c r="B109" s="57"/>
+      <c r="C109" s="69"/>
+      <c r="D109" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="E109" s="70"/>
+      <c r="F109" s="106"/>
+      <c r="G109" s="96"/>
+    </row>
+    <row r="110" spans="2:8" ht="24" customHeight="1">
+      <c r="B110" s="16">
+        <v>83</v>
+      </c>
+      <c r="C110" s="17"/>
+      <c r="D110" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="E110" s="37" t="s">
+        <v>143</v>
+      </c>
+      <c r="F110" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G110" s="93">
+        <v>1328</v>
+      </c>
+      <c r="H110" s="87">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="111" spans="2:8">
+      <c r="B111" s="6"/>
+      <c r="C111" s="19"/>
+      <c r="D111" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="E111" s="40"/>
+      <c r="F111" s="105"/>
+      <c r="G111" s="96"/>
+    </row>
+    <row r="112" spans="2:8">
+      <c r="B112" s="16">
+        <v>84</v>
+      </c>
+      <c r="C112" s="25"/>
+      <c r="D112" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="E112" s="37" t="s">
+        <v>146</v>
+      </c>
+      <c r="F112" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G112" s="93">
+        <v>297</v>
+      </c>
+      <c r="H112" s="87">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="113" spans="2:8">
+      <c r="B113" s="16">
+        <v>85</v>
+      </c>
+      <c r="C113" s="25"/>
+      <c r="D113" s="22" t="s">
+        <v>147</v>
+      </c>
+      <c r="E113" s="37" t="s">
+        <v>148</v>
+      </c>
+      <c r="F113" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G113" s="93">
+        <v>345</v>
+      </c>
+      <c r="H113" s="87">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="114" spans="2:8" ht="31.5">
+      <c r="B114" s="16">
+        <v>86</v>
+      </c>
+      <c r="C114" s="48"/>
+      <c r="D114" s="22" t="s">
+        <v>149</v>
+      </c>
+      <c r="E114" s="37" t="s">
+        <v>150</v>
+      </c>
+      <c r="F114" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G114" s="93">
+        <v>193</v>
+      </c>
+      <c r="H114" s="87">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="115" spans="2:8">
+      <c r="B115" s="16">
+        <v>87</v>
+      </c>
+      <c r="C115" s="49"/>
+      <c r="D115" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="E115" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F115" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G115" s="95">
+        <v>265</v>
+      </c>
+      <c r="H115" s="87">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="116" spans="2:8" ht="27" customHeight="1">
+      <c r="B116" s="16">
+        <v>88</v>
+      </c>
+      <c r="C116" s="25"/>
+      <c r="D116" s="22" t="s">
+        <v>153</v>
+      </c>
+      <c r="E116" s="37" t="s">
+        <v>154</v>
+      </c>
+      <c r="F116" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="G116" s="93">
+        <v>745</v>
+      </c>
+      <c r="H116" s="87">
         <v>43</v>
       </c>
-      <c r="E22" s="76" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="124" t="s">
+    </row>
+    <row r="117" spans="2:8" ht="25.5" customHeight="1">
+      <c r="B117" s="16">
+        <v>89</v>
+      </c>
+      <c r="C117" s="25"/>
+      <c r="D117" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="E117" s="37" t="s">
+        <v>156</v>
+      </c>
+      <c r="F117" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="G22" s="138">
+      <c r="G117" s="93">
+        <v>52</v>
+      </c>
+      <c r="H117" s="87">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="118" spans="2:8">
+      <c r="B118" s="57"/>
+      <c r="C118" s="89"/>
+      <c r="D118" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="E118" s="40"/>
+      <c r="F118" s="105"/>
+      <c r="G118" s="96"/>
+    </row>
+    <row r="119" spans="2:8">
+      <c r="B119" s="52">
+        <v>90</v>
+      </c>
+      <c r="C119" s="90"/>
+      <c r="D119" s="88" t="s">
+        <v>158</v>
+      </c>
+      <c r="E119" s="41"/>
+      <c r="F119" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H22" s="139">
-[...4 lines deleted...]
-        <v>9787.5</v>
+      <c r="G119" s="96">
+        <v>1</v>
+      </c>
+      <c r="H119" s="87">
+        <v>666</v>
       </c>
     </row>
-    <row r="23" spans="2:9" ht="45.75" customHeight="1">
-[...10 lines deleted...]
-      <c r="F23" s="124" t="s">
+    <row r="120" spans="2:8">
+      <c r="B120" s="52">
+        <v>91</v>
+      </c>
+      <c r="C120" s="91"/>
+      <c r="D120" s="88" t="s">
+        <v>159</v>
+      </c>
+      <c r="E120" s="41"/>
+      <c r="F120" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="G23" s="138">
-[...7 lines deleted...]
-        <v>100450</v>
+      <c r="G120" s="96">
+        <v>17</v>
+      </c>
+      <c r="H120" s="87">
+        <v>666</v>
       </c>
     </row>
-    <row r="24" spans="2:9" ht="45.75" customHeight="1">
-      <c r="B24" s="3">
+    <row r="121" spans="2:8" ht="30" customHeight="1">
+      <c r="B121" s="6">
+        <v>92</v>
+      </c>
+      <c r="C121" s="24"/>
+      <c r="D121" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="E121" s="37"/>
+      <c r="F121" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="G121" s="96">
         <v>16</v>
       </c>
-      <c r="C24" s="75"/>
-[...6 lines deleted...]
-      <c r="F24" s="124" t="s">
+      <c r="H121" s="87">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="122" spans="2:8" ht="27" customHeight="1">
+      <c r="B122" s="6">
+        <v>93</v>
+      </c>
+      <c r="C122" s="25"/>
+      <c r="D122" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="E122" s="37"/>
+      <c r="F122" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="G24" s="138">
-[...7 lines deleted...]
-        <v>233590</v>
+      <c r="G122" s="96">
+        <v>1263</v>
+      </c>
+      <c r="H122" s="87">
+        <v>34</v>
       </c>
     </row>
-    <row r="25" spans="2:9" ht="45.75" customHeight="1">
-[...10 lines deleted...]
-      <c r="F25" s="124" t="s">
+    <row r="123" spans="2:8">
+      <c r="B123" s="57"/>
+      <c r="C123" s="19"/>
+      <c r="D123" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="E123" s="40"/>
+      <c r="F123" s="105"/>
+      <c r="G123" s="96"/>
+    </row>
+    <row r="124" spans="2:8" s="53" customFormat="1" ht="21.75" customHeight="1">
+      <c r="B124" s="16">
+        <v>94</v>
+      </c>
+      <c r="C124" s="79"/>
+      <c r="D124" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="E124" s="37"/>
+      <c r="F124" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="G25" s="138">
-[...569 lines deleted...]
-      <c r="E50" s="105" t="s">
+      <c r="G124" s="96">
+        <v>2415</v>
+      </c>
+      <c r="H124" s="87">
         <v>76</v>
-      </c>
-[...1620 lines deleted...]
-        <v>48738992.524999999</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-  <autoFilter ref="B3:F6"/>
-[...16 lines deleted...]
-    <mergeCell ref="F64:F65"/>
+  <autoFilter ref="B6:F9" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <mergeCells count="19">
+    <mergeCell ref="C93:C94"/>
+    <mergeCell ref="C98:C99"/>
+    <mergeCell ref="C114:C115"/>
+    <mergeCell ref="B100:E100"/>
+    <mergeCell ref="C101:C103"/>
+    <mergeCell ref="C105:C108"/>
+    <mergeCell ref="C74:C76"/>
+    <mergeCell ref="C81:C84"/>
+    <mergeCell ref="C85:C89"/>
+    <mergeCell ref="C63:C65"/>
     <mergeCell ref="C67:C68"/>
-    <mergeCell ref="F67:F68"/>
-[...14 lines deleted...]
-    <mergeCell ref="F102:F105"/>
+    <mergeCell ref="C70:C71"/>
+    <mergeCell ref="C48:C50"/>
+    <mergeCell ref="C51:C52"/>
+    <mergeCell ref="C59:C60"/>
+    <mergeCell ref="E59:E60"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="C44:C45"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>